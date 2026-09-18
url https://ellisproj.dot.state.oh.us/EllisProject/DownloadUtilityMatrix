--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -26,189 +26,236 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Utility Conflicts" r:id="rId3" sheetId="1"/>
     <sheet name="Instructions" r:id="rId4" sheetId="2"/>
     <sheet name="Sample Data" r:id="rId5" sheetId="3"/>
     <sheet name="Utility Owners" r:id="rId6" sheetId="4" state="hidden"/>
     <sheet name="Owner Contacts" r:id="rId7" sheetId="5" state="hidden"/>
     <sheet name="Utility Types" r:id="rId8" sheetId="6" state="hidden"/>
     <sheet name="Conflict Resolution Types" r:id="rId9" sheetId="7" state="hidden"/>
     <sheet name="Subsurf Utility Engr Type" r:id="rId10" sheetId="8" state="hidden"/>
     <sheet name="Side of Road" r:id="rId11" sheetId="9" state="hidden"/>
     <sheet name="States" r:id="rId12" sheetId="10" state="hidden"/>
     <sheet name="Conflict Identified" r:id="rId13" sheetId="11" state="hidden"/>
     <sheet name="Yes No" r:id="rId14" sheetId="12" state="hidden"/>
   </sheets>
   <definedNames>
     <definedName name="OC_1">'Owner Contacts'!$B$2:$B$2</definedName>
-    <definedName name="OC_3">'Owner Contacts'!$B$3:$B$4</definedName>
-[...131 lines deleted...]
-    <definedName name="OC_1463">'Owner Contacts'!$B$255:$B$255</definedName>
+    <definedName name="OC_2">'Owner Contacts'!$B$3:$B$3</definedName>
+    <definedName name="OC_3">'Owner Contacts'!$B$4:$B$5</definedName>
+    <definedName name="OC_5">'Owner Contacts'!$B$6:$B$6</definedName>
+    <definedName name="OC_6">'Owner Contacts'!$B$7:$B$7</definedName>
+    <definedName name="OC_8">'Owner Contacts'!$B$8:$B$8</definedName>
+    <definedName name="OC_9">'Owner Contacts'!$B$9:$B$9</definedName>
+    <definedName name="OC_10">'Owner Contacts'!$B$10:$B$10</definedName>
+    <definedName name="OC_11">'Owner Contacts'!$B$11:$B$11</definedName>
+    <definedName name="OC_13">'Owner Contacts'!$B$12:$B$15</definedName>
+    <definedName name="OC_14">'Owner Contacts'!$B$16:$B$21</definedName>
+    <definedName name="OC_15">'Owner Contacts'!$B$22:$B$22</definedName>
+    <definedName name="OC_16">'Owner Contacts'!$B$23:$B$24</definedName>
+    <definedName name="OC_25">'Owner Contacts'!$B$25:$B$25</definedName>
+    <definedName name="OC_26">'Owner Contacts'!$B$26:$B$26</definedName>
+    <definedName name="OC_28">'Owner Contacts'!$B$27:$B$29</definedName>
+    <definedName name="OC_42">'Owner Contacts'!$B$30:$B$30</definedName>
+    <definedName name="OC_48">'Owner Contacts'!$B$31:$B$31</definedName>
+    <definedName name="OC_51">'Owner Contacts'!$B$32:$B$32</definedName>
+    <definedName name="OC_55">'Owner Contacts'!$B$33:$B$34</definedName>
+    <definedName name="OC_58">'Owner Contacts'!$B$35:$B$36</definedName>
+    <definedName name="OC_59">'Owner Contacts'!$B$37:$B$38</definedName>
+    <definedName name="OC_60">'Owner Contacts'!$B$39:$B$52</definedName>
+    <definedName name="OC_86">'Owner Contacts'!$B$53:$B$53</definedName>
+    <definedName name="OC_87">'Owner Contacts'!$B$54:$B$54</definedName>
+    <definedName name="OC_88">'Owner Contacts'!$B$55:$B$55</definedName>
+    <definedName name="OC_89">'Owner Contacts'!$B$56:$B$56</definedName>
+    <definedName name="OC_99">'Owner Contacts'!$B$57:$B$58</definedName>
+    <definedName name="OC_103">'Owner Contacts'!$B$59:$B$59</definedName>
+    <definedName name="OC_110">'Owner Contacts'!$B$60:$B$70</definedName>
+    <definedName name="OC_117">'Owner Contacts'!$B$71:$B$71</definedName>
+    <definedName name="OC_120">'Owner Contacts'!$B$72:$B$72</definedName>
+    <definedName name="OC_123">'Owner Contacts'!$B$73:$B$74</definedName>
+    <definedName name="OC_125">'Owner Contacts'!$B$75:$B$75</definedName>
+    <definedName name="OC_126">'Owner Contacts'!$B$76:$B$76</definedName>
+    <definedName name="OC_127">'Owner Contacts'!$B$77:$B$79</definedName>
+    <definedName name="OC_133">'Owner Contacts'!$B$80:$B$80</definedName>
+    <definedName name="OC_151">'Owner Contacts'!$B$81:$B$84</definedName>
+    <definedName name="OC_154">'Owner Contacts'!$B$85:$B$85</definedName>
+    <definedName name="OC_165">'Owner Contacts'!$B$86:$B$86</definedName>
+    <definedName name="OC_167">'Owner Contacts'!$B$87:$B$88</definedName>
+    <definedName name="OC_199">'Owner Contacts'!$B$89:$B$89</definedName>
+    <definedName name="OC_237">'Owner Contacts'!$B$90:$B$90</definedName>
+    <definedName name="OC_240">'Owner Contacts'!$B$91:$B$91</definedName>
+    <definedName name="OC_253">'Owner Contacts'!$B$92:$B$92</definedName>
+    <definedName name="OC_270">'Owner Contacts'!$B$93:$B$94</definedName>
+    <definedName name="OC_286">'Owner Contacts'!$B$95:$B$95</definedName>
+    <definedName name="OC_289">'Owner Contacts'!$B$96:$B$96</definedName>
+    <definedName name="OC_290">'Owner Contacts'!$B$97:$B$98</definedName>
+    <definedName name="OC_310">'Owner Contacts'!$B$99:$B$99</definedName>
+    <definedName name="OC_358">'Owner Contacts'!$B$100:$B$100</definedName>
+    <definedName name="OC_360">'Owner Contacts'!$B$101:$B$101</definedName>
+    <definedName name="OC_362">'Owner Contacts'!$B$102:$B$102</definedName>
+    <definedName name="OC_363">'Owner Contacts'!$B$103:$B$104</definedName>
+    <definedName name="OC_367">'Owner Contacts'!$B$105:$B$105</definedName>
+    <definedName name="OC_368">'Owner Contacts'!$B$106:$B$122</definedName>
+    <definedName name="OC_369">'Owner Contacts'!$B$123:$B$123</definedName>
+    <definedName name="OC_377">'Owner Contacts'!$B$124:$B$125</definedName>
+    <definedName name="OC_379">'Owner Contacts'!$B$126:$B$126</definedName>
+    <definedName name="OC_386">'Owner Contacts'!$B$127:$B$127</definedName>
+    <definedName name="OC_387">'Owner Contacts'!$B$128:$B$128</definedName>
+    <definedName name="OC_401">'Owner Contacts'!$B$129:$B$130</definedName>
+    <definedName name="OC_418">'Owner Contacts'!$B$131:$B$131</definedName>
+    <definedName name="OC_423">'Owner Contacts'!$B$132:$B$132</definedName>
+    <definedName name="OC_443">'Owner Contacts'!$B$133:$B$134</definedName>
+    <definedName name="OC_444">'Owner Contacts'!$B$135:$B$141</definedName>
+    <definedName name="OC_458">'Owner Contacts'!$B$142:$B$142</definedName>
+    <definedName name="OC_466">'Owner Contacts'!$B$143:$B$150</definedName>
+    <definedName name="OC_469">'Owner Contacts'!$B$151:$B$151</definedName>
+    <definedName name="OC_480">'Owner Contacts'!$B$152:$B$152</definedName>
+    <definedName name="OC_483">'Owner Contacts'!$B$153:$B$154</definedName>
+    <definedName name="OC_501">'Owner Contacts'!$B$155:$B$155</definedName>
+    <definedName name="OC_506">'Owner Contacts'!$B$156:$B$158</definedName>
+    <definedName name="OC_507">'Owner Contacts'!$B$159:$B$159</definedName>
+    <definedName name="OC_513">'Owner Contacts'!$B$160:$B$172</definedName>
+    <definedName name="OC_514">'Owner Contacts'!$B$173:$B$173</definedName>
+    <definedName name="OC_528">'Owner Contacts'!$B$174:$B$174</definedName>
+    <definedName name="OC_529">'Owner Contacts'!$B$175:$B$176</definedName>
+    <definedName name="OC_538">'Owner Contacts'!$B$177:$B$177</definedName>
+    <definedName name="OC_540">'Owner Contacts'!$B$178:$B$179</definedName>
+    <definedName name="OC_541">'Owner Contacts'!$B$180:$B$180</definedName>
+    <definedName name="OC_547">'Owner Contacts'!$B$181:$B$181</definedName>
+    <definedName name="OC_549">'Owner Contacts'!$B$182:$B$183</definedName>
+    <definedName name="OC_551">'Owner Contacts'!$B$184:$B$184</definedName>
+    <definedName name="OC_553">'Owner Contacts'!$B$185:$B$185</definedName>
+    <definedName name="OC_554">'Owner Contacts'!$B$186:$B$187</definedName>
+    <definedName name="OC_557">'Owner Contacts'!$B$188:$B$188</definedName>
+    <definedName name="OC_583">'Owner Contacts'!$B$189:$B$189</definedName>
+    <definedName name="OC_585">'Owner Contacts'!$B$190:$B$190</definedName>
+    <definedName name="OC_588">'Owner Contacts'!$B$191:$B$191</definedName>
+    <definedName name="OC_590">'Owner Contacts'!$B$192:$B$192</definedName>
+    <definedName name="OC_596">'Owner Contacts'!$B$193:$B$194</definedName>
+    <definedName name="OC_602">'Owner Contacts'!$B$195:$B$195</definedName>
+    <definedName name="OC_607">'Owner Contacts'!$B$196:$B$196</definedName>
+    <definedName name="OC_610">'Owner Contacts'!$B$197:$B$197</definedName>
+    <definedName name="OC_616">'Owner Contacts'!$B$198:$B$198</definedName>
+    <definedName name="OC_637">'Owner Contacts'!$B$199:$B$199</definedName>
+    <definedName name="OC_646">'Owner Contacts'!$B$200:$B$202</definedName>
+    <definedName name="OC_647">'Owner Contacts'!$B$203:$B$203</definedName>
+    <definedName name="OC_654">'Owner Contacts'!$B$204:$B$204</definedName>
+    <definedName name="OC_655">'Owner Contacts'!$B$205:$B$205</definedName>
+    <definedName name="OC_657">'Owner Contacts'!$B$206:$B$206</definedName>
+    <definedName name="OC_665">'Owner Contacts'!$B$207:$B$211</definedName>
+    <definedName name="OC_667">'Owner Contacts'!$B$212:$B$212</definedName>
+    <definedName name="OC_680">'Owner Contacts'!$B$213:$B$213</definedName>
+    <definedName name="OC_681">'Owner Contacts'!$B$214:$B$215</definedName>
+    <definedName name="OC_683">'Owner Contacts'!$B$216:$B$216</definedName>
+    <definedName name="OC_685">'Owner Contacts'!$B$217:$B$217</definedName>
+    <definedName name="OC_689">'Owner Contacts'!$B$218:$B$218</definedName>
+    <definedName name="OC_694">'Owner Contacts'!$B$219:$B$219</definedName>
+    <definedName name="OC_703">'Owner Contacts'!$B$220:$B$220</definedName>
+    <definedName name="OC_711">'Owner Contacts'!$B$221:$B$221</definedName>
+    <definedName name="OC_725">'Owner Contacts'!$B$222:$B$223</definedName>
+    <definedName name="OC_730">'Owner Contacts'!$B$224:$B$224</definedName>
+    <definedName name="OC_733">'Owner Contacts'!$B$225:$B$225</definedName>
+    <definedName name="OC_734">'Owner Contacts'!$B$226:$B$226</definedName>
+    <definedName name="OC_736">'Owner Contacts'!$B$227:$B$227</definedName>
+    <definedName name="OC_752">'Owner Contacts'!$B$228:$B$228</definedName>
+    <definedName name="OC_756">'Owner Contacts'!$B$229:$B$229</definedName>
+    <definedName name="OC_757">'Owner Contacts'!$B$230:$B$230</definedName>
+    <definedName name="OC_758">'Owner Contacts'!$B$231:$B$231</definedName>
+    <definedName name="OC_762">'Owner Contacts'!$B$232:$B$232</definedName>
+    <definedName name="OC_763">'Owner Contacts'!$B$233:$B$243</definedName>
+    <definedName name="OC_770">'Owner Contacts'!$B$244:$B$244</definedName>
+    <definedName name="OC_778">'Owner Contacts'!$B$245:$B$246</definedName>
+    <definedName name="OC_790">'Owner Contacts'!$B$247:$B$247</definedName>
+    <definedName name="OC_792">'Owner Contacts'!$B$248:$B$248</definedName>
+    <definedName name="OC_804">'Owner Contacts'!$B$249:$B$250</definedName>
+    <definedName name="OC_820">'Owner Contacts'!$B$251:$B$251</definedName>
+    <definedName name="OC_821">'Owner Contacts'!$B$252:$B$253</definedName>
+    <definedName name="OC_822">'Owner Contacts'!$B$254:$B$254</definedName>
+    <definedName name="OC_829">'Owner Contacts'!$B$255:$B$255</definedName>
+    <definedName name="OC_831">'Owner Contacts'!$B$256:$B$257</definedName>
+    <definedName name="OC_842">'Owner Contacts'!$B$258:$B$258</definedName>
+    <definedName name="OC_863">'Owner Contacts'!$B$259:$B$259</definedName>
+    <definedName name="OC_869">'Owner Contacts'!$B$260:$B$260</definedName>
+    <definedName name="OC_870">'Owner Contacts'!$B$261:$B$261</definedName>
+    <definedName name="OC_871">'Owner Contacts'!$B$262:$B$262</definedName>
+    <definedName name="OC_890">'Owner Contacts'!$B$263:$B$263</definedName>
+    <definedName name="OC_894">'Owner Contacts'!$B$264:$B$266</definedName>
+    <definedName name="OC_900">'Owner Contacts'!$B$267:$B$267</definedName>
+    <definedName name="OC_903">'Owner Contacts'!$B$268:$B$292</definedName>
+    <definedName name="OC_908">'Owner Contacts'!$B$293:$B$294</definedName>
+    <definedName name="OC_927">'Owner Contacts'!$B$295:$B$295</definedName>
+    <definedName name="OC_932">'Owner Contacts'!$B$296:$B$296</definedName>
+    <definedName name="OC_937">'Owner Contacts'!$B$297:$B$298</definedName>
+    <definedName name="OC_938">'Owner Contacts'!$B$299:$B$300</definedName>
+    <definedName name="OC_939">'Owner Contacts'!$B$301:$B$304</definedName>
+    <definedName name="OC_943">'Owner Contacts'!$B$305:$B$305</definedName>
+    <definedName name="OC_947">'Owner Contacts'!$B$306:$B$306</definedName>
+    <definedName name="OC_952">'Owner Contacts'!$B$307:$B$307</definedName>
+    <definedName name="OC_957">'Owner Contacts'!$B$308:$B$312</definedName>
+    <definedName name="OC_958">'Owner Contacts'!$B$313:$B$313</definedName>
+    <definedName name="OC_959">'Owner Contacts'!$B$314:$B$314</definedName>
+    <definedName name="OC_965">'Owner Contacts'!$B$315:$B$315</definedName>
+    <definedName name="OC_968">'Owner Contacts'!$B$316:$B$316</definedName>
+    <definedName name="OC_981">'Owner Contacts'!$B$317:$B$317</definedName>
+    <definedName name="OC_983">'Owner Contacts'!$B$318:$B$319</definedName>
+    <definedName name="OC_986">'Owner Contacts'!$B$320:$B$320</definedName>
+    <definedName name="OC_992">'Owner Contacts'!$B$321:$B$321</definedName>
+    <definedName name="OC_997">'Owner Contacts'!$B$322:$B$322</definedName>
+    <definedName name="OC_1001">'Owner Contacts'!$B$323:$B$324</definedName>
+    <definedName name="OC_1061">'Owner Contacts'!$B$325:$B$325</definedName>
+    <definedName name="OC_1164">'Owner Contacts'!$B$326:$B$327</definedName>
+    <definedName name="OC_1224">'Owner Contacts'!$B$328:$B$328</definedName>
+    <definedName name="OC_1248">'Owner Contacts'!$B$329:$B$329</definedName>
+    <definedName name="OC_1263">'Owner Contacts'!$B$330:$B$330</definedName>
+    <definedName name="OC_1272">'Owner Contacts'!$B$331:$B$331</definedName>
+    <definedName name="OC_1345">'Owner Contacts'!$B$332:$B$332</definedName>
+    <definedName name="OC_1348">'Owner Contacts'!$B$333:$B$333</definedName>
+    <definedName name="OC_1391">'Owner Contacts'!$B$334:$B$335</definedName>
+    <definedName name="OC_1430">'Owner Contacts'!$B$336:$B$337</definedName>
+    <definedName name="OC_1433">'Owner Contacts'!$B$338:$B$338</definedName>
+    <definedName name="OC_1446">'Owner Contacts'!$B$339:$B$340</definedName>
+    <definedName name="OC_1451">'Owner Contacts'!$B$341:$B$341</definedName>
+    <definedName name="OC_1452">'Owner Contacts'!$B$342:$B$342</definedName>
+    <definedName name="OC_1454">'Owner Contacts'!$B$343:$B$346</definedName>
+    <definedName name="OC_1455">'Owner Contacts'!$B$347:$B$347</definedName>
+    <definedName name="OC_1456">'Owner Contacts'!$B$348:$B$348</definedName>
+    <definedName name="OC_1470">'Owner Contacts'!$B$349:$B$352</definedName>
+    <definedName name="OC_1473">'Owner Contacts'!$B$353:$B$353</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3114" uniqueCount="2546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3614" uniqueCount="2891">
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color rgb="FFC54C20"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <t xml:space="preserve"> Field always required in first row of a utility conflict</t>
     </r>
   </si>
   <si>
     <t>Note: Utility Owner is anchor column. Only the first row of a utility conflict should contain data, even if columns Q-Z have multiple rows.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color rgb="FFC54C20"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -1160,50 +1207,53 @@
   <si>
     <t>Allen County Sewer</t>
   </si>
   <si>
     <t>Allen Water District (AWD)</t>
   </si>
   <si>
     <t>Alliance Global</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)</t>
   </si>
   <si>
     <t>Altier Brothers</t>
   </si>
   <si>
     <t>Ambit Energy</t>
   </si>
   <si>
     <t>America Net</t>
   </si>
   <si>
     <t>AmeriCable</t>
   </si>
   <si>
+    <t>American Power &amp; Light (AP&amp;L)</t>
+  </si>
+  <si>
     <t>AmeriVision (Affinity 4; LifeLine)</t>
   </si>
   <si>
     <t>Amplex Internet (Amplex Electric)</t>
   </si>
   <si>
     <t>Anderson Oil</t>
   </si>
   <si>
     <t>Anderson Township</t>
   </si>
   <si>
     <t>ANPI (Voyant)</t>
   </si>
   <si>
     <t>ANR Pipeline (TC Energy; TransCanada)</t>
   </si>
   <si>
     <t>APG&amp;E</t>
   </si>
   <si>
     <t>Aqua Ohio - Boardman (Aqua Mahoning)</t>
   </si>
   <si>
     <t>Aqua Ohio - Massillon (Aqua Stark)</t>
@@ -1241,50 +1291,53 @@
   <si>
     <t>Ashland County Engineer</t>
   </si>
   <si>
     <t>Ashtabula County Sewer (ACDES)</t>
   </si>
   <si>
     <t>Aspire Energy</t>
   </si>
   <si>
     <t>Aspire Energy Express (Aspire Pipeline)</t>
   </si>
   <si>
     <t>Asplundh</t>
   </si>
   <si>
     <t>AT&amp;T Metro (AT&amp;T Local Network Service, LNS)</t>
   </si>
   <si>
     <t>AT&amp;T Mobility (Cingular)</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)</t>
   </si>
   <si>
+    <t>AT&amp;T Transmission / Long Lines (AT&amp;T Corp; AT&amp;T Long Lines; AT&amp;T Long Distance)</t>
+  </si>
+  <si>
     <t>Athens County Water &amp; Sewer (ACWSD)</t>
   </si>
   <si>
     <t>Atlas Energy (Titan; Chevron)</t>
   </si>
   <si>
     <t>ATS Ohio (American Telecomm)</t>
   </si>
   <si>
     <t>ATSI (American Transmission Systems; FirstEnergy Transmission)</t>
   </si>
   <si>
     <t>Atwood Regional Water &amp; Sewer</t>
   </si>
   <si>
     <t>Auglaize County Engineer</t>
   </si>
   <si>
     <t>Avon Lake Regional Water (ALRW)</t>
   </si>
   <si>
     <t>Avon Lake Water</t>
   </si>
   <si>
     <t>Ayersville Telephone</t>
@@ -2129,50 +2182,53 @@
   <si>
     <t>Citynet</t>
   </si>
   <si>
     <t>Clark County Sewer</t>
   </si>
   <si>
     <t>Claro (Telmex)</t>
   </si>
   <si>
     <t>CleanChoice Energy (Ethical Electric)</t>
   </si>
   <si>
     <t>Clear Rate</t>
   </si>
   <si>
     <t>Clear Water Systems</t>
   </si>
   <si>
     <t>Clearview Energy</t>
   </si>
   <si>
     <t>Clermont County Sewer (CCDWR)</t>
   </si>
   <si>
+    <t>Cleveland Division of Water Pollution Control (Cleveland Water Pollution Control)</t>
+  </si>
+  <si>
     <t>Cleveland Metroparks (Metroparks)</t>
   </si>
   <si>
     <t>Cleveland Public Power (CPP)</t>
   </si>
   <si>
     <t>Cleveland Thermal (Corix)</t>
   </si>
   <si>
     <t>Cleveland Water (CWD)</t>
   </si>
   <si>
     <t>Cloverdale-Dupont Wastewater</t>
   </si>
   <si>
     <t>Clyde Power (Clyde Light &amp; Power)</t>
   </si>
   <si>
     <t>CNS Fiber (Custom Network Solutions)</t>
   </si>
   <si>
     <t>Cobra Pipeline</t>
   </si>
   <si>
     <t>Cogent</t>
@@ -2723,50 +2779,53 @@
   <si>
     <t>Hecla Water Association (HWA)</t>
   </si>
   <si>
     <t>Henry County Engineer</t>
   </si>
   <si>
     <t>Highland County Water Co (HCWC)</t>
   </si>
   <si>
     <t>Holmes County Sewer (HCEM)</t>
   </si>
   <si>
     <t>Holmes-Wayne Electric</t>
   </si>
   <si>
     <t>Horizon Fiber (Chillicothe Telephone; Horizon)</t>
   </si>
   <si>
     <t>Hubbard Power</t>
   </si>
   <si>
     <t>Hudson Energy (Just Energy)</t>
   </si>
   <si>
+    <t>Huffman-Bowers Inc</t>
+  </si>
+  <si>
     <t>Hypercube</t>
   </si>
   <si>
     <t>I-Fiber</t>
   </si>
   <si>
     <t>ICSolutions</t>
   </si>
   <si>
     <t>IDT America</t>
   </si>
   <si>
     <t>IGS Energy (Interstate Gas Supply)</t>
   </si>
   <si>
     <t>iHeartMedia</t>
   </si>
   <si>
     <t>IKEC (Indiana Kentucky Electric)</t>
   </si>
   <si>
     <t>Imagine Networks</t>
   </si>
   <si>
     <t>InComm (US South)</t>
@@ -3248,50 +3307,53 @@
   <si>
     <t>North Central Electric</t>
   </si>
   <si>
     <t>North Central Fiber (North Central REC Fiber)</t>
   </si>
   <si>
     <t>North Coast Gas</t>
   </si>
   <si>
     <t>North Coast Wireless</t>
   </si>
   <si>
     <t>North Western Electric</t>
   </si>
   <si>
     <t>Northeast Ohio Natural Gas (Eastern Power &amp; Gas)</t>
   </si>
   <si>
     <t>Northern Ohio Rural Water</t>
   </si>
   <si>
     <t>Northern Ohio Rural Water District (NORW)</t>
   </si>
   <si>
+    <t>Northern Perry County Water</t>
+  </si>
+  <si>
     <t>Northwest Regional Water</t>
   </si>
   <si>
     <t>Northwestern Water &amp; Sewer</t>
   </si>
   <si>
     <t>Northwestern Water &amp; Sewer District (NWWS)</t>
   </si>
   <si>
     <t>Northwood Energy</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOSVA</t>
   </si>
   <si>
     <t>Nova Telephone</t>
   </si>
   <si>
     <t>NRECA (Rural Electrification Association)</t>
   </si>
   <si>
     <t>NRG Ohio Pipeline</t>
@@ -3572,50 +3634,53 @@
   <si>
     <t>Powervine Energy</t>
   </si>
   <si>
     <t>Preferred Long Distance</t>
   </si>
   <si>
     <t>Premier Utility Services</t>
   </si>
   <si>
     <t>Prism Propane (Hancock-Wood Propane)</t>
   </si>
   <si>
     <t>Producers Gas Transmission</t>
   </si>
   <si>
     <t>Professional Telecom</t>
   </si>
   <si>
     <t>Public Power</t>
   </si>
   <si>
     <t>Pure Energy</t>
   </si>
   <si>
+    <t>Pure Water</t>
+  </si>
+  <si>
     <t>Quality One</t>
   </si>
   <si>
     <t>QualStar</t>
   </si>
   <si>
     <t>QuantumShift</t>
   </si>
   <si>
     <t>Queen City Square</t>
   </si>
   <si>
     <t>Randell Oil</t>
   </si>
   <si>
     <t>Range Resources (MarkWest)</t>
   </si>
   <si>
     <t>Reading Power</t>
   </si>
   <si>
     <t>Red Hill Development</t>
   </si>
   <si>
     <t>Reduced Rate</t>
@@ -3734,50 +3799,53 @@
   <si>
     <t>SOBE Thermal</t>
   </si>
   <si>
     <t>SOCS</t>
   </si>
   <si>
     <t>Somerset Gas Transmission</t>
   </si>
   <si>
     <t>Sound Energy</t>
   </si>
   <si>
     <t>South Central Fiber (Connect; connectSCP)</t>
   </si>
   <si>
     <t>South Central Power (South Central REC)</t>
   </si>
   <si>
     <t>South Licking Joint Water &amp; Sewer District (SLJWRWD)</t>
   </si>
   <si>
     <t>Southeastern Natural Gas (The Energy Cooperative)</t>
   </si>
   <si>
+    <t>Southern Perry County Water District</t>
+  </si>
+  <si>
     <t>Southwest Communications</t>
   </si>
   <si>
     <t>Southwest Monroe Water (SMWD)</t>
   </si>
   <si>
     <t>Southwest Regional Water</t>
   </si>
   <si>
     <t>Southwestern Ohio Water</t>
   </si>
   <si>
     <t>Spectrotel</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)</t>
   </si>
   <si>
     <t>Speedwayz</t>
   </si>
   <si>
     <t>Spellman Pipeline (Marathon Pipe Line)</t>
   </si>
   <si>
     <t>SQF</t>
@@ -4016,50 +4084,53 @@
   <si>
     <t>Unity Group</t>
   </si>
   <si>
     <t>US Army Corps of Engineers (Corps)</t>
   </si>
   <si>
     <t>US Geological Survey</t>
   </si>
   <si>
     <t>US LEC of PA (Windstream)</t>
   </si>
   <si>
     <t>US Power Supply (US Power)</t>
   </si>
   <si>
     <t>US Signal</t>
   </si>
   <si>
     <t>US Telecom</t>
   </si>
   <si>
     <t>USIC</t>
   </si>
   <si>
+    <t>Utility Pipeline Ltd</t>
+  </si>
+  <si>
     <t>Utility Tech</t>
   </si>
   <si>
     <t>Utopia Pipeline (Kinder Morgan)</t>
   </si>
   <si>
     <t>Valtech</t>
   </si>
   <si>
     <t>Vanlue Telephone</t>
   </si>
   <si>
     <t>Vaughnsville Telephone</t>
   </si>
   <si>
     <t>Velocity</t>
   </si>
   <si>
     <t>Verde Energy</t>
   </si>
   <si>
     <t>Verita</t>
   </si>
   <si>
     <t>Verizon Wireless</t>
@@ -4529,50 +4600,53 @@
   <si>
     <t>Village of Higginsport</t>
   </si>
   <si>
     <t>Village of Highland</t>
   </si>
   <si>
     <t>Village of Hiram</t>
   </si>
   <si>
     <t>Village of Holgate</t>
   </si>
   <si>
     <t>Village of Holiday City</t>
   </si>
   <si>
     <t>Village of Hollansburg</t>
   </si>
   <si>
     <t>Village of Holloway</t>
   </si>
   <si>
     <t>Village of Holmesville</t>
   </si>
   <si>
+    <t>Village of Hopedale</t>
+  </si>
+  <si>
     <t>Village of Hunting Valley</t>
   </si>
   <si>
     <t>Village of Huntsville</t>
   </si>
   <si>
     <t>Village of Indian Hill</t>
   </si>
   <si>
     <t>Village of Irondale</t>
   </si>
   <si>
     <t>Village of Jackson Center</t>
   </si>
   <si>
     <t>Village of Jacksonburg</t>
   </si>
   <si>
     <t>Village of Jacksonville</t>
   </si>
   <si>
     <t>Village of Jefferson</t>
   </si>
   <si>
     <t>Village of Jeffersonville</t>
@@ -4706,50 +4780,53 @@
   <si>
     <t>Village of McArthur</t>
   </si>
   <si>
     <t>Village of McClure</t>
   </si>
   <si>
     <t>Village of McComb</t>
   </si>
   <si>
     <t>Village of McConnelsville</t>
   </si>
   <si>
     <t>Village of McGuffey</t>
   </si>
   <si>
     <t>Village of Mechanicsburg</t>
   </si>
   <si>
     <t>Village of Mendon</t>
   </si>
   <si>
     <t>Village of Metamora</t>
   </si>
   <si>
+    <t>Village of Middlefield</t>
+  </si>
+  <si>
     <t>Village of Middleport</t>
   </si>
   <si>
     <t>Village of Midland</t>
   </si>
   <si>
     <t>Village of Midvale</t>
   </si>
   <si>
     <t>Village of Midway (Sedalia)</t>
   </si>
   <si>
     <t>Village of Milan</t>
   </si>
   <si>
     <t>Village of Milford Center</t>
   </si>
   <si>
     <t>Village of Milledgeville</t>
   </si>
   <si>
     <t>Village of Millersburg</t>
   </si>
   <si>
     <t>Village of Millersport</t>
@@ -5480,50 +5557,62 @@
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Contact Phone</t>
   </si>
   <si>
     <t>Contact Email</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
     <t>UNKNOWN</t>
   </si>
   <si>
     <t>000-000-0000</t>
   </si>
   <si>
     <t>01 Communications|UNKNOWN</t>
   </si>
   <si>
+    <t>Kyla Bryant</t>
+  </si>
+  <si>
+    <t>740-446-9221</t>
+  </si>
+  <si>
+    <t>kylabryant@galliah2o.com</t>
+  </si>
+  <si>
+    <t>800 Response|Kyla Bryant</t>
+  </si>
+  <si>
     <t>Testing</t>
   </si>
   <si>
     <t>614-555-3333</t>
   </si>
   <si>
     <t>ACCESS Fiber (ACCESS Council)|Testing</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>kim@gmail.com</t>
   </si>
   <si>
     <t>AccessLine|Kim</t>
   </si>
   <si>
     <t>Shirley Yohnka</t>
   </si>
   <si>
     <t>517-999-3240</t>
   </si>
   <si>
     <t>yohnka.shirley@acd.net</t>
@@ -5627,95 +5716,128 @@
   <si>
     <t>Drew Kingery</t>
   </si>
   <si>
     <t>740-779-5267</t>
   </si>
   <si>
     <t>akingery@aep.com</t>
   </si>
   <si>
     <t>AEP Telecom (American Electric Power; AEP Fiber)|Drew Kingery</t>
   </si>
   <si>
     <t>Jason Carleton</t>
   </si>
   <si>
     <t>740-985-3046</t>
   </si>
   <si>
     <t>jlcarleton@aep.com</t>
   </si>
   <si>
     <t>AEP Telecom (American Electric Power; AEP Fiber)|Jason Carleton</t>
   </si>
   <si>
+    <t>Jim Rigdon</t>
+  </si>
+  <si>
+    <t>jerigdon@aep.com</t>
+  </si>
+  <si>
+    <t>AEP Telecom (American Electric Power; AEP Fiber)|Jim Rigdon</t>
+  </si>
+  <si>
+    <t>Stephen Bullman</t>
+  </si>
+  <si>
+    <t>740-568-2887</t>
+  </si>
+  <si>
+    <t>sbullman@aep.com</t>
+  </si>
+  <si>
+    <t>AEP Telecom (American Electric Power; AEP Fiber)|Stephen Bullman</t>
+  </si>
+  <si>
     <t>Una Blanusa</t>
   </si>
   <si>
     <t>Ublanuas@aep.com</t>
   </si>
   <si>
     <t>AEP Telecom (American Electric Power; AEP Fiber)|Una Blanusa</t>
   </si>
   <si>
     <t>Michael Carr</t>
   </si>
   <si>
     <t>tl_publicprojects@aep.com</t>
   </si>
   <si>
     <t>AEP Transmission (American Electric Power; AEP Transco)|Michael Carr</t>
   </si>
   <si>
     <t>William Ward</t>
   </si>
   <si>
     <t>800-433-8500</t>
   </si>
   <si>
     <t>William.Ward@aes.com</t>
   </si>
   <si>
     <t>AES Ohio (Dayton Power &amp; Light)|William Ward</t>
   </si>
   <si>
     <t>937-554-9063</t>
   </si>
   <si>
     <t>Bill Horvath</t>
   </si>
   <si>
     <t>419-996-4670</t>
   </si>
   <si>
     <t>bhorvath@allencountyohio.com</t>
   </si>
   <si>
     <t>Allen County Sewer|Bill Horvath</t>
   </si>
   <si>
+    <t>Kim Stiles</t>
+  </si>
+  <si>
+    <t>419-996-4674</t>
+  </si>
+  <si>
+    <t>allenwaterdistrict@allencountyohio.com</t>
+  </si>
+  <si>
+    <t>Allen Water District (AWD)|Kim Stiles</t>
+  </si>
+  <si>
     <t>Breck Cowan</t>
   </si>
   <si>
     <t>513-565-7187</t>
   </si>
   <si>
     <t>breck.cowan@altafiber.com</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)|Breck Cowan</t>
   </si>
   <si>
     <t>Gary McCartney</t>
   </si>
   <si>
     <t>937-271-8730</t>
   </si>
   <si>
     <t>gary.mccartney@altafiber.com</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)|Gary McCartney</t>
   </si>
   <si>
     <t>Ryan Hayhow</t>
@@ -5768,71 +5890,119 @@
   <si>
     <t>Jennifer Meyer</t>
   </si>
   <si>
     <t>330-682-1646</t>
   </si>
   <si>
     <t>jmeyer@aspireenergyco.com</t>
   </si>
   <si>
     <t>Aspire Energy|Jennifer Meyer</t>
   </si>
   <si>
     <t>Tom Schott</t>
   </si>
   <si>
     <t>330-682-7726</t>
   </si>
   <si>
     <t>tschott@chpk.com</t>
   </si>
   <si>
     <t>Aspire Energy|Tom Schott</t>
   </si>
   <si>
+    <t>James Janis</t>
+  </si>
+  <si>
+    <t>216-476-6142</t>
+  </si>
+  <si>
+    <t>pj8191@att.com</t>
+  </si>
+  <si>
+    <t>AT&amp;T Metro (AT&amp;T Local Network Service, LNS)|James Janis</t>
+  </si>
+  <si>
+    <t>Jason Sterenberg</t>
+  </si>
+  <si>
+    <t>708-240-9085</t>
+  </si>
+  <si>
+    <t>jsterenberg@networkconnex.com</t>
+  </si>
+  <si>
+    <t>AT&amp;T Metro (AT&amp;T Local Network Service, LNS)|Jason Sterenberg</t>
+  </si>
+  <si>
+    <t>Chris Emrich</t>
+  </si>
+  <si>
+    <t>330-319-5239</t>
+  </si>
+  <si>
+    <t>ce3141@att.com</t>
+  </si>
+  <si>
+    <t>AT&amp;T Mobility (Cingular)|Chris Emrich</t>
+  </si>
+  <si>
+    <t>330-384-3556</t>
+  </si>
+  <si>
     <t>Barrett Tamasovich</t>
   </si>
   <si>
     <t>740-454-3552</t>
   </si>
   <si>
-    <t>BT2178@att.com</t>
+    <t>bt2178@att.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Barrett Tamasovich</t>
   </si>
   <si>
     <t>Brian Storm</t>
   </si>
   <si>
     <t>bs2007@att.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Brian Storm</t>
   </si>
   <si>
+    <t>Eric Johnston</t>
+  </si>
+  <si>
+    <t>ej1265@att.com</t>
+  </si>
+  <si>
+    <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Eric Johnston</t>
+  </si>
+  <si>
     <t>Howard Laudermilk</t>
   </si>
   <si>
     <t>937-296-3588</t>
   </si>
   <si>
     <t>HL1596@att.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Howard Laudermilk</t>
   </si>
   <si>
     <t>James Schneider</t>
   </si>
   <si>
     <t>440-525-4322</t>
   </si>
   <si>
     <t>james.schneider@mcgfiber.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|James Schneider</t>
   </si>
   <si>
     <t>John Wilkins</t>
@@ -6032,128 +6202,173 @@
   <si>
     <t>Dave Spurgeon III</t>
   </si>
   <si>
     <t>576-242-2882</t>
   </si>
   <si>
     <t>David.L.Spurgeon@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Dave Spurgeon III</t>
   </si>
   <si>
     <t>Eric Flory</t>
   </si>
   <si>
     <t>419-576-7089</t>
   </si>
   <si>
     <t>Eric.Flory@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Eric Flory</t>
   </si>
   <si>
+    <t>Jordan Langston</t>
+  </si>
+  <si>
+    <t>980-376-1528</t>
+  </si>
+  <si>
+    <t>Jordan.Langston@Brightspeed.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Jordan Langston</t>
+  </si>
+  <si>
     <t>Marnie Varner</t>
   </si>
   <si>
     <t>815-847-0935</t>
   </si>
   <si>
     <t>mvarner@congruex.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Marnie Varner</t>
   </si>
   <si>
     <t>Richard Patterson</t>
   </si>
   <si>
     <t>513-850-1521</t>
   </si>
   <si>
     <t>richard.t.patterson@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Richard Patterson</t>
   </si>
   <si>
+    <t>Ryan Birdsall</t>
+  </si>
+  <si>
+    <t>ryan.birdsall@lumen.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Ryan Birdsall</t>
+  </si>
+  <si>
+    <t>Ryan Gage</t>
+  </si>
+  <si>
+    <t>937-498-5105</t>
+  </si>
+  <si>
+    <t>Gage.Ryan@Brightspeed.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Ryan Gage</t>
+  </si>
+  <si>
     <t>Scott Graef</t>
   </si>
   <si>
     <t>kenneth.graef@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Scott Graef</t>
   </si>
   <si>
+    <t>Tracy Dzugan</t>
+  </si>
+  <si>
+    <t>419-755-8926</t>
+  </si>
+  <si>
+    <t>Tracy.l.Dzugan@Brightspeed.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Tracy Dzugan</t>
+  </si>
+  <si>
     <t>Casey Jones</t>
   </si>
   <si>
     <t>937-375-4106</t>
   </si>
   <si>
     <t>casey@bcrwa.org</t>
   </si>
   <si>
     <t>Brown County Rural Water (BCRWA)|Casey Jones</t>
   </si>
   <si>
     <t>Christian Rodriguez</t>
   </si>
   <si>
     <t>419-890-3903</t>
   </si>
   <si>
     <t>Brunersburg@defnet.com</t>
   </si>
   <si>
     <t>Brunersburg Water District|Christian Rodriguez</t>
   </si>
   <si>
     <t>Michael Sheahan</t>
   </si>
   <si>
+    <t>419-724-3713</t>
+  </si>
+  <si>
+    <t>msheahan@sharedsvcs.com</t>
+  </si>
+  <si>
+    <t>Buckeye Broadband (Buckeye Cable)|Michael Sheahan</t>
+  </si>
+  <si>
+    <t>Michael Sheahan | Sr. Design Engineer</t>
+  </si>
+  <si>
     <t>419-350-9256</t>
   </si>
   <si>
     <t>msheahan@buckeyebroadband.com</t>
   </si>
   <si>
-    <t>Buckeye Broadband (Buckeye Cable)|Michael Sheahan</t>
-[...10 lines deleted...]
-  <si>
     <t>Buckeye Broadband (Buckeye Cable)|Michael Sheahan | Sr. Design Engineer</t>
   </si>
   <si>
     <t>David Smith</t>
   </si>
   <si>
     <t>419-993-8073</t>
   </si>
   <si>
     <t>djsmith@buckeye.com</t>
   </si>
   <si>
     <t>Buckeye Partners|David Smith</t>
   </si>
   <si>
     <t>Brad Yarzebinski | Specialist, Encroachment review Buckeye Partners, LP</t>
   </si>
   <si>
     <t>byarzebinski@buckeye.com</t>
   </si>
   <si>
     <t>Buckeye Pipe Line (Buckeye Partners)|Brad Yarzebinski | Specialist, Encroachment review Buckeye Partners, LP</t>
   </si>
   <si>
     <t>Brian Curnutte</t>
@@ -6215,104 +6430,146 @@
   <si>
     <t>Nick Dearing</t>
   </si>
   <si>
     <t>765-648-3246</t>
   </si>
   <si>
     <t>nicholas.dearing@centerpointenergy.com</t>
   </si>
   <si>
     <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Nick Dearing</t>
   </si>
   <si>
     <t>Yemi Olabisi</t>
   </si>
   <si>
     <t>937-578-8816</t>
   </si>
   <si>
     <t>oluwasina.olabisi@centerpointenergy.com</t>
   </si>
   <si>
     <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Yemi Olabisi</t>
   </si>
   <si>
-    <t>Ryan Birdsall</t>
-[...5 lines deleted...]
-    <t>CenturyLink (Brightspeed)|Ryan Birdsall</t>
+    <t>CenturyLink (Brightspeed)|Marnie Varner</t>
   </si>
   <si>
     <t>Jared Balderson</t>
   </si>
   <si>
     <t>740-593-7636</t>
   </si>
   <si>
     <t>jbalderson@ci.athens.oh.us</t>
   </si>
   <si>
     <t>City of Athens|Jared Balderson</t>
   </si>
   <si>
-    <t>Kent Hoemaker</t>
-[...8 lines deleted...]
-    <t>City of Lima|Kent Hoemaker</t>
+    <t>Dennis Weaver</t>
+  </si>
+  <si>
+    <t>330-848-6713</t>
+  </si>
+  <si>
+    <t>dweaver@cityofbarberton.com</t>
+  </si>
+  <si>
+    <t>City of Barberton|Dennis Weaver</t>
+  </si>
+  <si>
+    <t>utilities@cityofbarberton.com</t>
+  </si>
+  <si>
+    <t>Mark Lenhart</t>
+  </si>
+  <si>
+    <t>419-782-0841</t>
+  </si>
+  <si>
+    <t>mlehnert@cityofdefiance.com</t>
+  </si>
+  <si>
+    <t>City of Defiance|Mark Lenhart</t>
+  </si>
+  <si>
+    <t>Andy Gunelfinger</t>
+  </si>
+  <si>
+    <t>740-687-6631</t>
+  </si>
+  <si>
+    <t>Agundelfinger@ci.lancaster.oh.us</t>
+  </si>
+  <si>
+    <t>City of Lancaster|Andy Gunelfinger</t>
   </si>
   <si>
     <t>Bruce Walker</t>
   </si>
   <si>
     <t>740-385-4060</t>
   </si>
   <si>
     <t>City of Logan|Bruce Walker</t>
   </si>
   <si>
     <t>Alex Pitts</t>
   </si>
   <si>
     <t>330-830-1722</t>
   </si>
   <si>
     <t>apitts@massillonohio.gov</t>
   </si>
   <si>
     <t>City of Massillon|Alex Pitts</t>
   </si>
   <si>
+    <t>Kevin Robertson</t>
+  </si>
+  <si>
+    <t>330-544-9000</t>
+  </si>
+  <si>
+    <t>krobertson@thecityofniles.com</t>
+  </si>
+  <si>
+    <t>City of Niles|Kevin Robertson</t>
+  </si>
+  <si>
+    <t>Tim Washington</t>
+  </si>
+  <si>
+    <t>twashington@thecityofniles.com</t>
+  </si>
+  <si>
+    <t>City of Niles|Tim Washington</t>
+  </si>
+  <si>
     <t>Brian A. Thomas, PE,PS, CPESC, CFM</t>
   </si>
   <si>
     <t>419-872-7880</t>
   </si>
   <si>
     <t>bthomas@perrysburgoh.gov</t>
   </si>
   <si>
     <t>City of Perrysburg|Brian A. Thomas, PE,PS, CPESC, CFM</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>419-734-5522</t>
   </si>
   <si>
     <t>City of Port Clinton|N/A</t>
   </si>
   <si>
     <t>Jerry Pickelsimer</t>
   </si>
   <si>
     <t>740-355-8249</t>
@@ -6326,110 +6583,164 @@
   <si>
     <t>Stuart Davis</t>
   </si>
   <si>
     <t>740-352-6912</t>
   </si>
   <si>
     <t>stuartndavis@gmail.com</t>
   </si>
   <si>
     <t>City of Portsmouth|Stuart Davis</t>
   </si>
   <si>
     <t>Leo Shanayda</t>
   </si>
   <si>
     <t>937-525-5800</t>
   </si>
   <si>
     <t>lshanayda@springfieldohio.gov</t>
   </si>
   <si>
     <t>City of Springfield|Leo Shanayda</t>
   </si>
   <si>
+    <t>Alan Schiely</t>
+  </si>
+  <si>
+    <t>216-664-3638</t>
+  </si>
+  <si>
+    <t>Cleveland Division of Water Pollution Control (Cleveland Water Pollution Control)|Alan Schiely</t>
+  </si>
+  <si>
+    <t>Chris Hirzel</t>
+  </si>
+  <si>
+    <t>216-664-3922</t>
+  </si>
+  <si>
+    <t>chirzel@cpp.org</t>
+  </si>
+  <si>
+    <t>Cleveland Public Power (CPP)|Chris Hirzel</t>
+  </si>
+  <si>
+    <t>Fred Roberts</t>
+  </si>
+  <si>
+    <t>424-447-5590</t>
+  </si>
+  <si>
+    <t>fred_roberts@clevelandwater.com</t>
+  </si>
+  <si>
+    <t>Cleveland Water (CWD)|Fred Roberts</t>
+  </si>
+  <si>
     <t>Josh Clay</t>
   </si>
   <si>
     <t>419-453-3825</t>
   </si>
   <si>
     <t>JC@millercontractinggroup.com</t>
   </si>
   <si>
     <t>Cloverdale-Dupont Wastewater|Josh Clay</t>
   </si>
   <si>
     <t>Robert Heidenescher</t>
   </si>
   <si>
     <t>419-488-3005</t>
   </si>
   <si>
     <t>rlheidenescher54@yahoo.com</t>
   </si>
   <si>
     <t>Cloverdale-Dupont Wastewater|Robert Heidenescher</t>
   </si>
   <si>
     <t>Paul Becker</t>
   </si>
   <si>
     <t>815-557-8416</t>
   </si>
   <si>
     <t>pbecker@cogentco.com</t>
   </si>
   <si>
     <t>Cogent|Paul Becker</t>
   </si>
   <si>
     <t>Bryan Koch</t>
   </si>
   <si>
     <t>740-672-6834</t>
   </si>
   <si>
     <t>bkoch@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Bryan Koch</t>
   </si>
   <si>
+    <t>Colston Roades</t>
+  </si>
+  <si>
+    <t>419-309-0160</t>
+  </si>
+  <si>
+    <t>croades@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Colston Roades</t>
+  </si>
+  <si>
     <t>Howard Mitchell</t>
   </si>
   <si>
     <t>937-505-7893</t>
   </si>
   <si>
     <t>mitchellhoward@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Howard Mitchell</t>
   </si>
   <si>
+    <t>John Hull</t>
+  </si>
+  <si>
+    <t>chull@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|John Hull</t>
+  </si>
+  <si>
     <t>John Lucas</t>
   </si>
   <si>
     <t>419-539-6062</t>
   </si>
   <si>
     <t>jlucas@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|John Lucas</t>
   </si>
   <si>
     <t>Jonah Moore</t>
   </si>
   <si>
     <t>740-457-3900</t>
   </si>
   <si>
     <t>jmoore@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Jonah Moore</t>
   </si>
   <si>
     <t>Jordan Spehar</t>
@@ -6458,134 +6769,188 @@
   <si>
     <t>Luke Ince</t>
   </si>
   <si>
     <t>724-355-7944</t>
   </si>
   <si>
     <t>lince@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Luke Ince</t>
   </si>
   <si>
     <t>Michael Paulus</t>
   </si>
   <si>
     <t>740-647-9338</t>
   </si>
   <si>
     <t>mpaulus@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Michael Paulus</t>
   </si>
   <si>
+    <t>mike Magee</t>
+  </si>
+  <si>
+    <t>614-301-6510</t>
+  </si>
+  <si>
+    <t>mmagee@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|mike Magee</t>
+  </si>
+  <si>
     <t>Mitch Howard</t>
   </si>
   <si>
     <t>mitchellHoward@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Mitch Howard</t>
   </si>
   <si>
     <t>Muhammad Masood</t>
   </si>
   <si>
     <t>724-570-5222</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Muhammad Masood</t>
   </si>
   <si>
     <t>614-301-3875</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|N/A</t>
   </si>
   <si>
     <t>Nate Klaiber</t>
   </si>
   <si>
     <t>419-632-0599</t>
   </si>
   <si>
     <t>NKlaiber@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Nate Klaiber</t>
   </si>
   <si>
+    <t>Nicole Geary</t>
+  </si>
+  <si>
+    <t>ngeary@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Nicole Geary</t>
+  </si>
+  <si>
+    <t>Timothy Seech</t>
+  </si>
+  <si>
+    <t>740-266-4282</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Timothy Seech</t>
+  </si>
+  <si>
     <t>Michael McClung</t>
   </si>
   <si>
     <t>304-549-2498</t>
   </si>
   <si>
     <t>michael_mcclung@transcanada.com</t>
   </si>
   <si>
     <t>Columbia Gas Transmission (TC Energy)|Michael McClung</t>
   </si>
   <si>
     <t>Nick Sayre</t>
   </si>
   <si>
     <t>419-739-3160</t>
   </si>
   <si>
     <t>nsayre@cniteam.com</t>
   </si>
   <si>
     <t>Com Net (CNI)|Nick Sayre</t>
   </si>
   <si>
     <t>Sarah Emans</t>
   </si>
   <si>
     <t>419-739-3124</t>
   </si>
   <si>
     <t>semans@cniteam.com</t>
   </si>
   <si>
     <t>Com Net (CNI)|Sarah Emans</t>
   </si>
   <si>
+    <t>Rich Kopanic</t>
+  </si>
+  <si>
+    <t>412-327-3122</t>
+  </si>
+  <si>
+    <t>richard_kopanic@comcast.com</t>
+  </si>
+  <si>
+    <t>Comcast Cable (Xfinity)|Rich Kopanic</t>
+  </si>
+  <si>
     <t>Clay Huebner</t>
   </si>
   <si>
     <t>419-947-3055</t>
   </si>
   <si>
     <t>chuebner@consolidated.coop</t>
   </si>
   <si>
     <t>Consolidated Electric (Morrow Electric)|Clay Huebner</t>
   </si>
   <si>
+    <t>Bill Martin</t>
+  </si>
+  <si>
+    <t>740-360-7356</t>
+  </si>
+  <si>
+    <t>wmartin@consolidated.coop</t>
+  </si>
+  <si>
+    <t>Consolidated Fiber (Encompass Fiber; Encompass)|Bill Martin</t>
+  </si>
+  <si>
     <t>Jon Tarnowski</t>
   </si>
   <si>
     <t>614-940-2462</t>
   </si>
   <si>
     <t>jon.tarnoowski@crowncastle.com</t>
   </si>
   <si>
     <t>Crown Castle Fiber (Lightower; Sunesys)|Jon Tarnowski</t>
   </si>
   <si>
     <t>jon.tarnowski@crowncastle.com</t>
   </si>
   <si>
     <t>Joe Weinel</t>
   </si>
   <si>
     <t>937-333-4218</t>
   </si>
   <si>
     <t>joe.weinel@daytonohio.gov</t>
   </si>
   <si>
     <t>Dayton Signals|Joe Weinel</t>
@@ -6641,104 +7006,158 @@
   <si>
     <t>Chris Tepe</t>
   </si>
   <si>
     <t>513-250-6851</t>
   </si>
   <si>
     <t>chris.tepe@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Chris Tepe</t>
   </si>
   <si>
     <t>Joe Tipton</t>
   </si>
   <si>
     <t>859-992-1694</t>
   </si>
   <si>
     <t>joseph.tipton2@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Joe Tipton</t>
   </si>
   <si>
+    <t>Matt Foltz</t>
+  </si>
+  <si>
+    <t>513-497-7102</t>
+  </si>
+  <si>
+    <t>Matthew.foltz@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Matt Foltz</t>
+  </si>
+  <si>
     <t>Matthew Roe</t>
   </si>
   <si>
     <t>513-846-2320</t>
   </si>
   <si>
     <t>matthew.roe@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Matthew Roe</t>
   </si>
   <si>
     <t>Shane Erhart</t>
   </si>
   <si>
     <t>513-508-9609</t>
   </si>
   <si>
     <t>shane.erhart@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Shane Erhart</t>
   </si>
   <si>
+    <t>Wittley Williams</t>
+  </si>
+  <si>
+    <t>513-401-3592</t>
+  </si>
+  <si>
+    <t>Wittley.Williams@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Wittley Williams</t>
+  </si>
+  <si>
     <t>kyle</t>
   </si>
   <si>
     <t>Eastern Ohio Wastewater (Belmont Co Sewer District)|kyle</t>
   </si>
   <si>
+    <t>Aaron Conant</t>
+  </si>
+  <si>
+    <t>330-664-2409</t>
+  </si>
+  <si>
+    <t>kenneth.conant@enbridge.com</t>
+  </si>
+  <si>
+    <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Aaron Conant</t>
+  </si>
+  <si>
     <t>Adam Kearns</t>
   </si>
   <si>
     <t>330-664-4485</t>
   </si>
   <si>
     <t>adam.kearns@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Adam Kearns</t>
   </si>
   <si>
     <t>Andrew Lonneman</t>
   </si>
   <si>
     <t>330-840-8304</t>
   </si>
   <si>
     <t>andrew.lonneman@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Andrew Lonneman</t>
   </si>
   <si>
+    <t>David Carrizales</t>
+  </si>
+  <si>
+    <t>740-743-1309</t>
+  </si>
+  <si>
+    <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|David Carrizales</t>
+  </si>
+  <si>
+    <t>Micah Risacher</t>
+  </si>
+  <si>
+    <t>micah.j.riscacher@enbridge.com</t>
+  </si>
+  <si>
+    <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Micah Risacher</t>
+  </si>
+  <si>
     <t>Ryan Bond</t>
   </si>
   <si>
     <t>330-664-2642</t>
   </si>
   <si>
     <t>ryan.bond@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Ryan Bond</t>
   </si>
   <si>
     <t>Sam Korsheed</t>
   </si>
   <si>
     <t>330-803-0154</t>
   </si>
   <si>
     <t>sam.korsheed@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Sam Korsheed</t>
   </si>
   <si>
     <t>W. Michael North</t>
@@ -6815,161 +7234,209 @@
   <si>
     <t>Mary Walton</t>
   </si>
   <si>
     <t>330-384-4928</t>
   </si>
   <si>
     <t>mwalton@firstenergycorp.com</t>
   </si>
   <si>
     <t>FirstEnergy (FirstEnergy Solutions)|Mary Walton</t>
   </si>
   <si>
     <t>Nick Barman</t>
   </si>
   <si>
     <t>814-868-8840</t>
   </si>
   <si>
     <t>nbarman@firstenergycorp.com</t>
   </si>
   <si>
     <t>FirstEnergy (FirstEnergy Solutions)|Nick Barman</t>
   </si>
   <si>
+    <t>Robert Wilson</t>
+  </si>
+  <si>
+    <t>330-314-8797</t>
+  </si>
+  <si>
+    <t>robert.wilson@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>FirstEnergy (FirstEnergy Solutions)|Robert Wilson</t>
+  </si>
+  <si>
+    <t>Steve Foragker</t>
+  </si>
+  <si>
+    <t>740-605-8666</t>
+  </si>
+  <si>
+    <t>Foraker Gas|Steve Foragker</t>
+  </si>
+  <si>
     <t>Andrew Meggit</t>
   </si>
   <si>
     <t>260-715-9906</t>
   </si>
   <si>
     <t>andrew.meggitt@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Andrew Meggit</t>
   </si>
   <si>
     <t>Chris Avery</t>
   </si>
   <si>
     <t>740-383-0551</t>
   </si>
   <si>
     <t>ira.avery@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Chris Avery</t>
   </si>
   <si>
     <t>David Longworth</t>
   </si>
   <si>
     <t>937-283-5735</t>
   </si>
   <si>
+    <t>david.longworth@verison.com</t>
+  </si>
+  <si>
+    <t>Frontier (GTE; Verizon North)|David Longworth</t>
+  </si>
+  <si>
     <t>david.longworth@verizon.com</t>
   </si>
   <si>
-    <t>Frontier (GTE; Verizon North)|David Longworth</t>
-[...1 lines deleted...]
-  <si>
     <t>david.m.longworth@ftr.com</t>
   </si>
   <si>
     <t>Dustin Debo</t>
   </si>
   <si>
     <t>419-685-3696</t>
   </si>
   <si>
     <t>dustin.debojr@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Dustin Debo</t>
   </si>
   <si>
     <t>Greg Cornett</t>
   </si>
   <si>
     <t>937-941-6914</t>
   </si>
   <si>
-    <t>greg.cornett@ftr.com</t>
+    <t>gregory.cornett@verizon.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Greg Cornett</t>
   </si>
   <si>
     <t>Ivan Cowherd</t>
   </si>
   <si>
     <t>ivan.cowherd@verizon.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Ivan Cowherd</t>
   </si>
   <si>
+    <t>Jeff Tarleton</t>
+  </si>
+  <si>
+    <t>567-474-5596</t>
+  </si>
+  <si>
+    <t>jeffery.e.tarleton@ftr.com</t>
+  </si>
+  <si>
+    <t>Frontier (GTE; Verizon North)|Jeff Tarleton</t>
+  </si>
+  <si>
     <t>Frontier (GTE; Verizon North)|N/A</t>
   </si>
   <si>
     <t>Travis Art</t>
   </si>
   <si>
     <t>740-584-4003</t>
   </si>
   <si>
     <t>travis.m.art@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Travis Art</t>
   </si>
   <si>
     <t>Travis Brannon</t>
   </si>
   <si>
     <t>740-835-6825</t>
   </si>
   <si>
     <t>travis.brannon@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Travis Brannon</t>
   </si>
   <si>
     <t>Vinay Sharma</t>
   </si>
   <si>
     <t>946-658-9937</t>
   </si>
   <si>
     <t>V.Sharma@pearce-services.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Vinay Sharma</t>
   </si>
   <si>
+    <t>Kyle Cramblett</t>
+  </si>
+  <si>
+    <t>740-622-6755</t>
+  </si>
+  <si>
+    <t>kcramblett@frontier-power.com</t>
+  </si>
+  <si>
+    <t>Frontier Power (Frontier REC)|Kyle Cramblett</t>
+  </si>
+  <si>
     <t>John Stenger</t>
   </si>
   <si>
     <t>513-623-1937</t>
   </si>
   <si>
     <t>johnstenger@glenwoodenergy.com</t>
   </si>
   <si>
     <t>Glenwood Energy|John Stenger</t>
   </si>
   <si>
     <t>Gerald Parker</t>
   </si>
   <si>
     <t>740-772-8204</t>
   </si>
   <si>
     <t>gerald.parker@glofiber.com</t>
   </si>
   <si>
     <t>Glo Fiber (Shenandoah Cable)|Gerald Parker</t>
   </si>
   <si>
     <t>Stacie Stearns</t>
@@ -6998,287 +7465,512 @@
   <si>
     <t>Jeff Alfman</t>
   </si>
   <si>
     <t>740-439-1269</t>
   </si>
   <si>
     <t>Guernsey County Water and Sewer Department (GCWSD)|Jeff Alfman</t>
   </si>
   <si>
     <t>Guernseyh20@firewireintrnet.com</t>
   </si>
   <si>
     <t>Blake West</t>
   </si>
   <si>
     <t>740-826-7970</t>
   </si>
   <si>
     <t>bwest@gmenergy.com</t>
   </si>
   <si>
     <t>Guernsey-Muskingum Electric (Guernsey REC)|Blake West</t>
   </si>
   <si>
+    <t>Steve Rocknich</t>
+  </si>
+  <si>
+    <t>740-942-8867</t>
+  </si>
+  <si>
+    <t>srocknich@harrisoncountyohio.com</t>
+  </si>
+  <si>
+    <t>Harrison County Water (HCWSD)|Steve Rocknich</t>
+  </si>
+  <si>
     <t>Joe Unger</t>
   </si>
   <si>
     <t>740-533-0526</t>
   </si>
   <si>
     <t>joe@heclawater.com</t>
   </si>
   <si>
     <t>Hecla Water Association (HWA)|Joe Unger</t>
   </si>
   <si>
     <t>joe@heclawater.cpm</t>
   </si>
   <si>
     <t>Dan Cutler</t>
   </si>
   <si>
     <t>937-393-4281</t>
   </si>
   <si>
     <t>dan@highlandcountywater.com</t>
   </si>
   <si>
     <t>Highland County Water Co (HCWC)|Dan Cutler</t>
   </si>
   <si>
     <t>Tim Vickers</t>
   </si>
   <si>
     <t>330-674-1055</t>
   </si>
   <si>
     <t>TVICKERS@HWECOOP.COM</t>
   </si>
   <si>
     <t>Holmes-Wayne Electric|Tim Vickers</t>
   </si>
   <si>
+    <t>John Hellstrom</t>
+  </si>
+  <si>
+    <t>john.hellstrom@emp.shentel.com</t>
+  </si>
+  <si>
+    <t>Horizon Fiber (Chillicothe Telephone; Horizon)|John Hellstrom</t>
+  </si>
+  <si>
     <t>Rusty Rhoades</t>
   </si>
   <si>
     <t>740-656-8292</t>
   </si>
   <si>
     <t>rusty.rhoades@glofiber.com</t>
   </si>
   <si>
     <t>Horizon Fiber (Chillicothe Telephone; Horizon)|Rusty Rhoades</t>
   </si>
   <si>
+    <t>Barry Bowers</t>
+  </si>
+  <si>
+    <t>740-605-6011</t>
+  </si>
+  <si>
+    <t>HB@huffmanbowers.com</t>
+  </si>
+  <si>
+    <t>Huffman-Bowers Inc|Barry Bowers</t>
+  </si>
+  <si>
     <t>Ross Taylor</t>
   </si>
   <si>
     <t>740-683-5265</t>
   </si>
   <si>
     <t>ongsserv@aol.com</t>
   </si>
   <si>
     <t>J.D. Gas &amp; Oil|Ross Taylor</t>
   </si>
   <si>
     <t>Mr. Larry Foster</t>
   </si>
   <si>
     <t>740-286-5929</t>
   </si>
   <si>
     <t>larry.foster@jacksoncountywater.net</t>
   </si>
   <si>
     <t>Jackson County Water Co. (JCWC)|Mr. Larry Foster</t>
   </si>
   <si>
     <t>Candi Denney</t>
   </si>
   <si>
     <t>740-446-2975</t>
   </si>
   <si>
     <t>cdenney@jbnets.org</t>
   </si>
   <si>
     <t>JB-Nets|Candi Denney</t>
   </si>
   <si>
+    <t>Nick Johnson</t>
+  </si>
+  <si>
+    <t>nickjohnson@jrwa.org</t>
+  </si>
+  <si>
+    <t>Jefferson Twp Water|Nick Johnson</t>
+  </si>
+  <si>
     <t>Chris Hoffman</t>
   </si>
   <si>
     <t>419-532-3218</t>
   </si>
   <si>
     <t>chrish@kalidatel.com</t>
   </si>
   <si>
     <t>Kalida Telephone|Chris Hoffman</t>
   </si>
   <si>
     <t>Dave Hunt</t>
   </si>
   <si>
     <t>daveh@kalidatel.com</t>
   </si>
   <si>
     <t>Kalida Telephone|Dave Hunt</t>
   </si>
   <si>
     <t>740-213-4766</t>
   </si>
   <si>
     <t>Kevin Winland|Kevin Winland</t>
   </si>
   <si>
     <t>Jeff Abbott</t>
   </si>
   <si>
     <t>419-348-9928</t>
   </si>
   <si>
     <t>KNG Energy (Kalida; Utility Pipeline Ltd)|Jeff Abbott</t>
   </si>
   <si>
+    <t>Kyle Underwood</t>
+  </si>
+  <si>
+    <t>330-498-9130</t>
+  </si>
+  <si>
+    <t>kunderwood@utilitypipelineltd.com</t>
+  </si>
+  <si>
+    <t>Knox Energy (Utility Pipeline Ltd)|Kyle Underwood</t>
+  </si>
+  <si>
+    <t>Hank Topf</t>
+  </si>
+  <si>
+    <t>740-687-6672</t>
+  </si>
+  <si>
+    <t>Htopf@cilancaster.oh.us</t>
+  </si>
+  <si>
+    <t>Lancaster Gas|Hank Topf</t>
+  </si>
+  <si>
+    <t>Tim Berelsman</t>
+  </si>
+  <si>
+    <t>419-296-1750</t>
+  </si>
+  <si>
+    <t>tim@littlemiamigig.com</t>
+  </si>
+  <si>
+    <t>Little Miami Communications|Tim Berelsman</t>
+  </si>
+  <si>
+    <t>Relocations</t>
+  </si>
+  <si>
+    <t>330-219-2273</t>
+  </si>
+  <si>
+    <t>relocations@lumen.com</t>
+  </si>
+  <si>
+    <t>Lumen|Relocations</t>
+  </si>
+  <si>
     <t>608-444-2493</t>
   </si>
   <si>
     <t>Lumen|Ryan Birdsall</t>
   </si>
   <si>
     <t>Steve Kauffman</t>
   </si>
   <si>
     <t>614-554-7071</t>
   </si>
   <si>
     <t>Steve.Kauffman@lumen.com</t>
   </si>
   <si>
     <t>Lumen|Steve Kauffman</t>
   </si>
   <si>
     <t>steve.kauffman@lumen.com</t>
   </si>
   <si>
     <t>Lumen (Level 3) (Global Crossing)|Steve Kauffman</t>
   </si>
   <si>
     <t>Landon Morris</t>
   </si>
   <si>
     <t>419-957-7792</t>
   </si>
   <si>
     <t>lrmorris@marathonpetroleum.com</t>
   </si>
   <si>
+    <t>Marathon (MPLX) (Marathon Pipe Line)|Landon Morris</t>
+  </si>
+  <si>
     <t>Marathon Pipe Line|Landon Morris</t>
   </si>
   <si>
+    <t>Ryan Anderson</t>
+  </si>
+  <si>
+    <t>724-338-2723</t>
+  </si>
+  <si>
+    <t>randerson@marathonpetroleum.com</t>
+  </si>
+  <si>
+    <t>MarkWest Liberty|Ryan Anderson</t>
+  </si>
+  <si>
+    <t>Cynthia Martinez</t>
+  </si>
+  <si>
+    <t>757-799-8038</t>
+  </si>
+  <si>
+    <t>cynthia.martinez@verizon.com</t>
+  </si>
+  <si>
+    <t>MCI (Verizon) (Verizon Business)|Cynthia Martinez</t>
+  </si>
+  <si>
+    <t>Dan Arz</t>
+  </si>
+  <si>
+    <t>440-457-4832</t>
+  </si>
+  <si>
+    <t>daniel.arz@verizon.com</t>
+  </si>
+  <si>
+    <t>MCI (Verizon) (Verizon Business)|Dan Arz</t>
+  </si>
+  <si>
     <t>Stephen Howell</t>
   </si>
   <si>
+    <t>513-839-3486</t>
+  </si>
+  <si>
+    <t>stephen.howell@verizon.com</t>
+  </si>
+  <si>
+    <t>MCI (Verizon) (Verizon Business)|Stephen Howell</t>
+  </si>
+  <si>
     <t>614-816-0361</t>
   </si>
   <si>
-    <t>stephen.howell@verizon.com</t>
-[...2 lines deleted...]
-    <t>MCI (Verizon) (Verizon Business)|Stephen Howell</t>
+    <t>Strad Leiby</t>
+  </si>
+  <si>
+    <t>strad.leiby@verizon.com</t>
+  </si>
+  <si>
+    <t>MCI (Verizon) (Verizon Business)|Strad Leiby</t>
   </si>
   <si>
     <t>Jeremy Lehman</t>
   </si>
   <si>
     <t>330-465-1569</t>
   </si>
   <si>
     <t>jlehman@mctvohio.com</t>
   </si>
   <si>
     <t>MCTV (Massillon Cable; Clear Picture)|Jeremy Lehman</t>
   </si>
   <si>
+    <t>Robyn Livesay</t>
+  </si>
+  <si>
+    <t>937-259-7192</t>
+  </si>
+  <si>
+    <t>robyn.livesay@aes.com</t>
+  </si>
+  <si>
+    <t>Miami Valley Lighting (AES Lighting; DPL Streetlight; AES Miami)|Robyn Livesay</t>
+  </si>
+  <si>
     <t>John Kasler</t>
   </si>
   <si>
     <t>419-673-7289</t>
   </si>
   <si>
     <t>Mid-Ohio Energy|John Kasler</t>
   </si>
   <si>
+    <t>skahle@midohioenergy.com</t>
+  </si>
+  <si>
     <t>Zoe Blank</t>
   </si>
   <si>
     <t>zoe.blank@midohiowsd.gov</t>
   </si>
   <si>
     <t>Mid-Ohio Water &amp; Sewer|Zoe Blank</t>
   </si>
   <si>
+    <t>Andrew Roettger</t>
+  </si>
+  <si>
+    <t>419-305-7746</t>
+  </si>
+  <si>
+    <t>aroettger@midwestrec.com</t>
+  </si>
+  <si>
+    <t>Mid-West Electric|Andrew Roettger</t>
+  </si>
+  <si>
+    <t>Casey Neal</t>
+  </si>
+  <si>
+    <t>740-820-2151</t>
+  </si>
+  <si>
+    <t>casey.neal@falcon1.net</t>
+  </si>
+  <si>
+    <t>Minford Telephone (Falcon1)|Casey Neal</t>
+  </si>
+  <si>
+    <t>Ken Stewart</t>
+  </si>
+  <si>
+    <t>937-728-3689</t>
+  </si>
+  <si>
+    <t>stewartk@mchohio.org</t>
+  </si>
+  <si>
+    <t>Montgomery County Sewer (MONC; MCES)|Ken Stewart</t>
+  </si>
+  <si>
     <t>Rob Franklin</t>
   </si>
   <si>
     <t>513-557-7188</t>
   </si>
   <si>
     <t>msdutilityreview@cincinnati-oh.gov</t>
   </si>
   <si>
     <t>MSDGC (Metropolitan Sewer District of Greater Cincinnati)|Rob Franklin</t>
   </si>
   <si>
+    <t>Robert Stoerkel</t>
+  </si>
+  <si>
+    <t>216-881-6600</t>
+  </si>
+  <si>
+    <t>stoerkelr@neorsd.org</t>
+  </si>
+  <si>
+    <t>NE Ohio Regional Sewer|Robert Stoerkel</t>
+  </si>
+  <si>
+    <t>Andy Ruffing</t>
+  </si>
+  <si>
+    <t>419-426-3072</t>
+  </si>
+  <si>
+    <t>ARuffing@fesco-oh.org</t>
+  </si>
+  <si>
+    <t>North Central Electric|Andy Ruffing</t>
+  </si>
+  <si>
     <t>Matt Feasel</t>
   </si>
   <si>
-    <t>419-426-3072</t>
-[...1 lines deleted...]
-  <si>
     <t>mfeasel@fesco-oh.org</t>
   </si>
   <si>
     <t>North Central Electric|Matt Feasel</t>
   </si>
   <si>
     <t>Derek Witsberger</t>
   </si>
   <si>
     <t>330-691-3152</t>
   </si>
   <si>
     <t>derek.b.witsbegrer@neogas.com</t>
   </si>
   <si>
     <t>Northeast Ohio Natural Gas (Eastern Power &amp; Gas)|Derek Witsberger</t>
   </si>
   <si>
+    <t>Jerry Rehart</t>
+  </si>
+  <si>
+    <t>740-342-1065</t>
+  </si>
+  <si>
+    <t>NPCW@perrycountyohio.net</t>
+  </si>
+  <si>
+    <t>Northern Perry County Water|Jerry Rehart</t>
+  </si>
+  <si>
     <t>Tim Neal</t>
   </si>
   <si>
     <t>740-259-2789</t>
   </si>
   <si>
     <t>t.neal@nwrwater.com</t>
   </si>
   <si>
     <t>Northwest Regional Water|Tim Neal</t>
   </si>
   <si>
     <t>Matt Dennis</t>
   </si>
   <si>
     <t>419-806-5921</t>
   </si>
   <si>
     <t>mdennis@nwwsd.org</t>
   </si>
   <si>
     <t>Northwestern Water &amp; Sewer District (NWWS)|Matt Dennis</t>
   </si>
   <si>
     <t>Dylan Foukes, P.E., PTOE</t>
@@ -7304,74 +7996,98 @@
   <si>
     <t>Kirk Niemeyer</t>
   </si>
   <si>
     <t>937-538-6280</t>
   </si>
   <si>
     <t>kirk.niemeyer@dot.ohio.gov</t>
   </si>
   <si>
     <t>ODOT District 7 (Ohio Dept. of Transportation; DOT)|Kirk Niemeyer</t>
   </si>
   <si>
     <t>Jim Judd</t>
   </si>
   <si>
     <t>513-933-6692</t>
   </si>
   <si>
     <t>Jim.Judd@dot.ohio.gov</t>
   </si>
   <si>
     <t>ODOT District 8 (Ohio Dept. of Transportation; DOT)|Jim Judd</t>
   </si>
   <si>
+    <t>Austin Stritmatter</t>
+  </si>
+  <si>
+    <t>740-392-2941</t>
+  </si>
+  <si>
+    <t>astritmatter@ohiocumberlandgas.com</t>
+  </si>
+  <si>
+    <t>Ohio Cumberland Gas|Austin Stritmatter</t>
+  </si>
+  <si>
     <t>Chad Uhlman</t>
   </si>
   <si>
     <t>330-301-6316</t>
   </si>
   <si>
     <t>cuhlman@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Chad Uhlman</t>
   </si>
   <si>
     <t>Chris Harper</t>
   </si>
   <si>
     <t>937-327-1283</t>
   </si>
   <si>
     <t>harperc@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Chris Harper</t>
   </si>
   <si>
+    <t>Christian Putzier</t>
+  </si>
+  <si>
+    <t>440-829-9265</t>
+  </si>
+  <si>
+    <t>cputzier@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>Ohio Edison (FirstEnergy)|Christian Putzier</t>
+  </si>
+  <si>
     <t>Christopher Harper</t>
   </si>
   <si>
     <t>937-207-9045</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Christopher Harper</t>
   </si>
   <si>
     <t>Eric Livesay</t>
   </si>
   <si>
     <t>330-618-6903</t>
   </si>
   <si>
     <t>elivesay@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Eric Livesay</t>
   </si>
   <si>
     <t>Eric Skabla</t>
   </si>
   <si>
     <t>937-206-2577</t>
@@ -7397,56 +8113,83 @@
   <si>
     <t>jmzassick@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|John Zassick</t>
   </si>
   <si>
     <t>Josh Trego</t>
   </si>
   <si>
     <t>330-436-2695</t>
   </si>
   <si>
     <t>dtrego@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Josh Trego</t>
   </si>
   <si>
     <t>419-627-6887</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|N/A</t>
   </si>
   <si>
+    <t>Ohio Edison (FirstEnergy)|Robert Wilson</t>
+  </si>
+  <si>
     <t>419-734-2369</t>
   </si>
   <si>
     <t>Ohio Telecom|N/A</t>
   </si>
   <si>
+    <t>Jarred Jeffrey</t>
+  </si>
+  <si>
+    <t>518-480-9619</t>
+  </si>
+  <si>
+    <t>jarred.jeffrey@omnifiber.com</t>
+  </si>
+  <si>
+    <t>Omni Fiber|Jarred Jeffrey</t>
+  </si>
+  <si>
+    <t>Mark Johnson</t>
+  </si>
+  <si>
+    <t>513-608-7747</t>
+  </si>
+  <si>
+    <t>mark.johnson@omnifiber.com</t>
+  </si>
+  <si>
+    <t>Omni Fiber|Mark Johnson</t>
+  </si>
+  <si>
     <t>Bill Honigford</t>
   </si>
   <si>
     <t>419-453-3324</t>
   </si>
   <si>
     <t>billh@ottovillemutual.com</t>
   </si>
   <si>
     <t>Ottoville Telephone|Bill Honigford</t>
   </si>
   <si>
     <t>Chase Lash</t>
   </si>
   <si>
     <t>330-602-5551</t>
   </si>
   <si>
     <t>clash@owsacq.com</t>
   </si>
   <si>
     <t>OWS Acquisition (Diversified Energy)|Chase Lash</t>
   </si>
   <si>
     <t>Rob Weisenburger</t>
@@ -7463,98 +8206,149 @@
   <si>
     <t>Zack Kauser</t>
   </si>
   <si>
     <t>567-304-3532</t>
   </si>
   <si>
     <t>Zkauser@ppec.coop</t>
   </si>
   <si>
     <t>Paulding-Putnam Electric|Zack Kauser</t>
   </si>
   <si>
     <t>Faron Young</t>
   </si>
   <si>
     <t>740-947-2524</t>
   </si>
   <si>
     <t>fyoung@pikewaterinc.org</t>
   </si>
   <si>
     <t>Pike County Water Co. (PCWC)|Faron Young</t>
   </si>
   <si>
+    <t>Kirk Seeling</t>
+  </si>
+  <si>
+    <t>kseeling@utilitypipelineltd.com</t>
+  </si>
+  <si>
+    <t>Pike Natural Gas|Kirk Seeling</t>
+  </si>
+  <si>
     <t>Stephen "Kash" Pinto</t>
   </si>
   <si>
-    <t>330-498-9130</t>
-[...1 lines deleted...]
-  <si>
     <t>spinto@utilitypipelineltd.com</t>
   </si>
   <si>
     <t>Pike Natural Gas|Stephen "Kash" Pinto</t>
   </si>
   <si>
     <t>Pike Water|Faron Young</t>
   </si>
   <si>
+    <t>Mark Carducci</t>
+  </si>
+  <si>
+    <t>614-653-3031</t>
+  </si>
+  <si>
+    <t>mark.carducci@point-broadband.com</t>
+  </si>
+  <si>
+    <t>Point Broadband|Mark Carducci</t>
+  </si>
+  <si>
     <t>James Montgomery</t>
   </si>
   <si>
     <t>740-704-7159</t>
   </si>
   <si>
     <t>pebwater@gmail.com</t>
   </si>
   <si>
     <t>Portersville East Branch Water|James Montgomery</t>
   </si>
   <si>
     <t>740-342-1290</t>
   </si>
   <si>
     <t>Portersville East Branch Water|Portersville East Branch Water</t>
   </si>
   <si>
+    <t>Junior Leasure</t>
+  </si>
+  <si>
+    <t>740-336-6622</t>
+  </si>
+  <si>
+    <t>Pure Water|Junior Leasure</t>
+  </si>
+  <si>
     <t>Brad Long</t>
   </si>
   <si>
     <t>740-774-4117</t>
   </si>
   <si>
     <t>blong@rosscowater.org</t>
   </si>
   <si>
     <t>Ross County Water (RCWC)|Brad Long</t>
   </si>
   <si>
+    <t>Andrew Shonkwiler</t>
+  </si>
+  <si>
+    <t>740-259-2301</t>
+  </si>
+  <si>
+    <t>ashonkwiler@water1.org</t>
+  </si>
+  <si>
+    <t>Scioto Co. Regional Water (SCRWP)|Andrew Shonkwiler</t>
+  </si>
+  <si>
     <t>Scioto County Regional Water (SCRW)|Jerry Pickelsimer</t>
   </si>
   <si>
+    <t>Jeff Spradlin</t>
+  </si>
+  <si>
+    <t>740-354-9140</t>
+  </si>
+  <si>
+    <t>sciotowatergm@aol.com</t>
+  </si>
+  <si>
+    <t>Scioto Water|Jeff Spradlin</t>
+  </si>
+  <si>
     <t>Patrick Dunham</t>
   </si>
   <si>
     <t>740-947-2409</t>
   </si>
   <si>
     <t>pdunham@socs.cc</t>
   </si>
   <si>
     <t>SOCS|Patrick Dunham</t>
   </si>
   <si>
     <t>Bryant Blake</t>
   </si>
   <si>
     <t>740-422-6427</t>
   </si>
   <si>
     <t>blake@southcentralpower.com</t>
   </si>
   <si>
     <t>South Central Power (South Central REC)|Bryant Blake</t>
   </si>
   <si>
     <t>Mike Chalfan</t>
@@ -7595,374 +8389,482 @@
   <si>
     <t>Adam Daniels</t>
   </si>
   <si>
     <t>419-298-3867</t>
   </si>
   <si>
     <t>Adam.Daniels@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Adam Daniels</t>
   </si>
   <si>
     <t>Brandon Delong</t>
   </si>
   <si>
     <t>740-819-0966</t>
   </si>
   <si>
     <t>Brandon.Delong@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Brandon Delong</t>
   </si>
   <si>
+    <t>Bryan Cruse</t>
+  </si>
+  <si>
+    <t>937-287-3115</t>
+  </si>
+  <si>
+    <t>Bryan.Cruse@spectrum.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Bryan Cruse</t>
+  </si>
+  <si>
+    <t>Chad Joseph</t>
+  </si>
+  <si>
+    <t>740-819-0705</t>
+  </si>
+  <si>
+    <t>chad.joseph@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Chad Joseph</t>
+  </si>
+  <si>
+    <t>Emil Symister</t>
+  </si>
+  <si>
+    <t>emil.symister@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Emil Symister</t>
+  </si>
+  <si>
     <t>Hussain Abdul-Zahir</t>
   </si>
   <si>
     <t>513-635-2070</t>
   </si>
   <si>
     <t>hussain.abdul-zahir@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Hussain Abdul-Zahir</t>
   </si>
   <si>
+    <t>Jason Sprague</t>
+  </si>
+  <si>
+    <t>440-261-4607</t>
+  </si>
+  <si>
+    <t>jason.sprague@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Jason Sprague</t>
+  </si>
+  <si>
     <t>Jeffery Adams</t>
   </si>
   <si>
     <t>606-207-8203</t>
   </si>
   <si>
     <t>jeffrey.ladams@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Jeffery Adams</t>
   </si>
   <si>
+    <t>Joe Escobedo</t>
+  </si>
+  <si>
+    <t>440-219-6244</t>
+  </si>
+  <si>
+    <t>joe.escobedosr@spectrum.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Joe Escobedo</t>
+  </si>
+  <si>
     <t>Joey Vlock</t>
   </si>
   <si>
     <t>614-402-1979</t>
   </si>
   <si>
     <t>joseph.vlock@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Joey Vlock</t>
   </si>
   <si>
     <t>John Longworth</t>
   </si>
   <si>
     <t>513-386-5235</t>
   </si>
   <si>
     <t>john.longsworth@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|John Longworth</t>
   </si>
   <si>
+    <t>Jonathon Pucket</t>
+  </si>
+  <si>
+    <t>419-295-3859</t>
+  </si>
+  <si>
+    <t>Jonathan.Puckett@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Jonathon Pucket</t>
+  </si>
+  <si>
     <t>Joseph Bailey</t>
   </si>
   <si>
     <t>740-648-3091</t>
   </si>
   <si>
     <t>joseph.bailey@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Joseph Bailey</t>
   </si>
   <si>
     <t>740-648-3099</t>
   </si>
   <si>
     <t>Kent Rieger</t>
   </si>
   <si>
     <t>513-386-5499</t>
   </si>
   <si>
     <t>kent.rieger@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Kent Rieger</t>
   </si>
   <si>
+    <t>kent.rieger@spectrum.com</t>
+  </si>
+  <si>
     <t>Larry Busby</t>
   </si>
   <si>
     <t>419-516-9398</t>
   </si>
   <si>
     <t>Larry.Busby@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Larry Busby</t>
   </si>
   <si>
     <t>Mary Evans</t>
   </si>
   <si>
     <t>937-396-8611</t>
   </si>
   <si>
     <t>mary.evans@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Mary Evans</t>
   </si>
   <si>
     <t>614-255-6340</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|N/A</t>
   </si>
   <si>
-    <t>No one assigned yet</t>
-[...13 lines deleted...]
-  <si>
     <t>Ron Ickes</t>
   </si>
   <si>
     <t>216-392-7964</t>
   </si>
   <si>
     <t>ron.ickes@spectrum.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Ron Ickes</t>
   </si>
   <si>
     <t>Sean Beavis</t>
   </si>
   <si>
     <t>419-632-6723</t>
   </si>
   <si>
     <t>sean.beavis@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Sean Beavis</t>
   </si>
   <si>
     <t>Steve Myers</t>
   </si>
   <si>
     <t>419-303-7735</t>
   </si>
   <si>
     <t>Steve.myers@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Steve Myers</t>
   </si>
   <si>
     <t>Todd VanVranken</t>
   </si>
   <si>
     <t>513-386-5958</t>
   </si>
   <si>
     <t>todd.vanvranken@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Todd VanVranken</t>
   </si>
   <si>
+    <t>Tyler Hill</t>
+  </si>
+  <si>
+    <t>Tyler.Hill@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Tyler Hill</t>
+  </si>
+  <si>
     <t>Zac Hatmacher</t>
   </si>
   <si>
     <t>740-648-3108</t>
   </si>
   <si>
     <t>zachary.hatmacher@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Zac Hatmacher</t>
   </si>
   <si>
     <t>James Troike</t>
   </si>
   <si>
     <t>330-451-2303</t>
   </si>
   <si>
     <t>jftroike@starkcountyohio.gov</t>
   </si>
   <si>
     <t>Stark County Sewer (SCRSD)|James Troike</t>
   </si>
   <si>
     <t>Tom Davis</t>
   </si>
   <si>
     <t>330-451-2335</t>
   </si>
   <si>
     <t>tbdavis@starkcountyohio.gov</t>
   </si>
   <si>
     <t>Stark County Sewer (SCRSD)|Tom Davis</t>
   </si>
   <si>
     <t>Rick Eikenberry</t>
   </si>
   <si>
     <t>419-764-0350</t>
   </si>
   <si>
     <t>rick.ekleberry@syctelco.com</t>
   </si>
   <si>
     <t>Sycamore Telephone|Rick Eikenberry</t>
   </si>
   <si>
+    <t>Forbes Miner</t>
+  </si>
+  <si>
+    <t>303-763-3133</t>
+  </si>
+  <si>
+    <t>Tallgrass Energy|Forbes Miner</t>
+  </si>
+  <si>
     <t>Anthony Winters</t>
   </si>
   <si>
     <t>724-223-3944</t>
   </si>
   <si>
     <t>anthony_winters@tcenergy.com</t>
   </si>
   <si>
     <t>TC Energy (Columbia Gas; ANR Pipeline)|Anthony Winters</t>
   </si>
   <si>
     <t>Christopher Walton</t>
   </si>
   <si>
     <t>330-692-1843</t>
   </si>
   <si>
     <t>christopher_walton@tcenergy.com</t>
   </si>
   <si>
     <t>TC Energy (Columbia Gas; ANR Pipeline)|Christopher Walton</t>
   </si>
   <si>
-    <t>Cliff Jones</t>
-[...23 lines deleted...]
-    <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|Jessica Drake</t>
+    <t>Chris Hagan</t>
+  </si>
+  <si>
+    <t>Chris.Hagan@tcenergy.com</t>
+  </si>
+  <si>
+    <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|Chris Hagan</t>
+  </si>
+  <si>
+    <t>Ryan Turner</t>
+  </si>
+  <si>
+    <t>740-270-8922</t>
+  </si>
+  <si>
+    <t>ryan_turner@tcenergy.com</t>
+  </si>
+  <si>
+    <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|Ryan Turner</t>
   </si>
   <si>
     <t>Kirk Knowles</t>
   </si>
   <si>
     <t>419-596-1133</t>
   </si>
   <si>
     <t>TDSTelecomOSP@tdstelecom.com</t>
   </si>
   <si>
     <t>TDS Telecom|Kirk Knowles</t>
   </si>
   <si>
     <t>Mark Davis</t>
   </si>
   <si>
     <t>513-518-2293</t>
   </si>
   <si>
     <t>mark.davis@tdstelecom.com</t>
   </si>
   <si>
     <t>TDS Telecom|Mark Davis</t>
   </si>
   <si>
+    <t>Michael Johnson</t>
+  </si>
+  <si>
+    <t>513-875-1102</t>
+  </si>
+  <si>
+    <t>Michael.Johnson@tdstelecom.com</t>
+  </si>
+  <si>
+    <t>TDS Telecom|Michael Johnson</t>
+  </si>
+  <si>
+    <t>Tim Burkhart</t>
+  </si>
+  <si>
+    <t>419-967-5274</t>
+  </si>
+  <si>
+    <t>tim.burkhart@tdstelecom.com</t>
+  </si>
+  <si>
+    <t>TDS Telecom|Tim Burkhart</t>
+  </si>
+  <si>
     <t>Chris Hardy</t>
   </si>
   <si>
     <t>419-996-8712</t>
   </si>
   <si>
     <t>Chris.Hardy@telserco.com</t>
   </si>
   <si>
     <t>Telephone Service Company|Chris Hardy</t>
   </si>
   <si>
     <t>Brent St,Clair</t>
   </si>
   <si>
     <t>740-603-4830</t>
   </si>
   <si>
     <t>Brent_Stclair@kindermorgan.com</t>
   </si>
   <si>
     <t>Tennessee Gas Pipeline (Kinder Morgan; El Paso)|Brent St,Clair</t>
   </si>
   <si>
+    <t>The Illuminating Co (Cleveland Electric Illuminating; FirstEnergy)|John Zassick</t>
+  </si>
+  <si>
     <t>Brad Ruetz</t>
   </si>
   <si>
     <t>bruetz@firstenergycorp.com</t>
   </si>
   <si>
     <t>Toledo Edison (FirstEnergy)|Brad Ruetz</t>
   </si>
   <si>
+    <t>Brennan Reynolds</t>
+  </si>
+  <si>
+    <t>419-309-3287</t>
+  </si>
+  <si>
+    <t>brennanreynolds@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>Toledo Edison (FirstEnergy)|Brennan Reynolds</t>
+  </si>
+  <si>
     <t>Brent Throne</t>
   </si>
   <si>
     <t>419-270-8645</t>
   </si>
   <si>
     <t>bthrone@firstenergycorp.com</t>
   </si>
   <si>
     <t>Toledo Edison (FirstEnergy)|Brent Throne</t>
   </si>
   <si>
     <t>Chad Burgess</t>
   </si>
   <si>
     <t>419-654-8103</t>
   </si>
   <si>
     <t>burgessc@firstenergycorp.com</t>
   </si>
   <si>
     <t>Toledo Edison (FirstEnergy)|Chad Burgess</t>
   </si>
   <si>
     <t>Rick Akeman</t>
@@ -7988,186 +8890,366 @@
   <si>
     <t>Gina Green</t>
   </si>
   <si>
     <t>419-245-1818</t>
   </si>
   <si>
     <t>gina.green@toledo.oh.gov</t>
   </si>
   <si>
     <t>Toledo Water|Gina Green</t>
   </si>
   <si>
     <t>Bud Rowland</t>
   </si>
   <si>
     <t>740-525-4541</t>
   </si>
   <si>
     <t>bud.water2@gmail.com</t>
   </si>
   <si>
     <t>Tri-County Rural Water and Sewer|Bud Rowland</t>
   </si>
   <si>
+    <t>Gary Newbrough</t>
+  </si>
+  <si>
+    <t>330-675-7753</t>
+  </si>
+  <si>
+    <t>senewbro@co.trumbull.oh.us</t>
+  </si>
+  <si>
+    <t>Trumbull County Sewer (TCES; Trumbull Sewer)|Gary Newbrough</t>
+  </si>
+  <si>
     <t>Sam Vohsen</t>
   </si>
   <si>
     <t>816-814-9768</t>
   </si>
   <si>
     <t>upngis@upnfiber.com</t>
   </si>
   <si>
     <t>Unite Private Networks|Sam Vohsen</t>
   </si>
   <si>
+    <t>Chris Barker</t>
+  </si>
+  <si>
+    <t>606-315-3820</t>
+  </si>
+  <si>
+    <t>chris.barker@windstream.com</t>
+  </si>
+  <si>
+    <t>Uniti Fiber|Chris Barker</t>
+  </si>
+  <si>
+    <t>Leon Taylor</t>
+  </si>
+  <si>
+    <t>937-725-5358</t>
+  </si>
+  <si>
+    <t>leon.taylor@uniti.com</t>
+  </si>
+  <si>
+    <t>Uniti Fiber|Leon Taylor</t>
+  </si>
+  <si>
     <t>Christopher McGinnis</t>
   </si>
   <si>
     <t>330-343-2343</t>
   </si>
   <si>
     <t>cmcginnis@usgs.gov</t>
   </si>
   <si>
     <t>US Geological Survey|Christopher McGinnis</t>
   </si>
   <si>
+    <t>Josh Sholtis</t>
+  </si>
+  <si>
+    <t>740-891-1529</t>
+  </si>
+  <si>
+    <t>jsholtis@utilitypipelineltd.com</t>
+  </si>
+  <si>
+    <t>Utility Pipeline Ltd|Josh Sholtis</t>
+  </si>
+  <si>
     <t>Matt Smith</t>
   </si>
   <si>
     <t>419-646-3435</t>
   </si>
   <si>
     <t>Vaughnsville Telephone|Matt Smith</t>
   </si>
   <si>
+    <t>Verizon Wireless|Cynthia Martinez</t>
+  </si>
+  <si>
+    <t>Nathan Emerson</t>
+  </si>
+  <si>
+    <t>330-815-3202</t>
+  </si>
+  <si>
+    <t>nathan.emerson@verizon.com</t>
+  </si>
+  <si>
+    <t>Verizon Wireless|Nathan Emerson</t>
+  </si>
+  <si>
+    <t>Kevin Jones</t>
+  </si>
+  <si>
+    <t>740-942-8844</t>
+  </si>
+  <si>
+    <t>mayor@villageofcadiz.com</t>
+  </si>
+  <si>
+    <t>Village of Cadiz|Kevin Jones</t>
+  </si>
+  <si>
+    <t>Joe Petro</t>
+  </si>
+  <si>
+    <t>Village of Hopedale|Joe Petro</t>
+  </si>
+  <si>
+    <t>petrojoe670@gmail.com</t>
+  </si>
+  <si>
+    <t>Village Office</t>
+  </si>
+  <si>
+    <t>440-632-5248</t>
+  </si>
+  <si>
+    <t>Village of Middlefield|Village Office</t>
+  </si>
+  <si>
     <t>Eric Stephan</t>
   </si>
   <si>
     <t>937-509-8082</t>
   </si>
   <si>
     <t>estephan@mtoraboh.us</t>
   </si>
   <si>
     <t>Village of Mt. Orab|Eric Stephan</t>
   </si>
   <si>
+    <t>Jacob Ross</t>
+  </si>
+  <si>
+    <t>740-621-0499</t>
+  </si>
+  <si>
+    <t>jakob.ross@newlexingtonohio.gov</t>
+  </si>
+  <si>
+    <t>Village of New Lexington|Jacob Ross</t>
+  </si>
+  <si>
     <t>Jared McFarland</t>
   </si>
   <si>
     <t>740-498-7330</t>
   </si>
   <si>
     <t>jmcfarland@newcomerstownoh.com</t>
   </si>
   <si>
     <t>Village of Newcomerstown|Jared McFarland</t>
   </si>
   <si>
-    <t>Paul McNeal</t>
-[...8 lines deleted...]
-    <t>Village of Oak Hill|Paul McNeal</t>
+    <t>Paul Weiner</t>
+  </si>
+  <si>
+    <t>740-743-2963</t>
+  </si>
+  <si>
+    <t>Village of Somerset|Paul Weiner</t>
   </si>
   <si>
     <t>Russ McDonald</t>
   </si>
   <si>
     <t>614-877-9248</t>
   </si>
   <si>
     <t>spadmin@villageofsouthpoint.gov</t>
   </si>
   <si>
     <t>Village of South Point|Russ McDonald</t>
   </si>
   <si>
     <t>Austin Hutchison</t>
   </si>
   <si>
     <t>937-839-4168</t>
   </si>
   <si>
     <t>ahutchison@westalexoh.com</t>
   </si>
   <si>
     <t>Village of West Alexandria|Austin Hutchison</t>
   </si>
   <si>
     <t>Dustin Green</t>
   </si>
   <si>
     <t>dgreen@westalexoh.com</t>
   </si>
   <si>
     <t>Village of West Alexandria|Dustin Green</t>
   </si>
   <si>
+    <t>Chris Brausch</t>
+  </si>
+  <si>
+    <t>513-695-1193</t>
+  </si>
+  <si>
+    <t>cbrausch@warrencountyohio.gov</t>
+  </si>
+  <si>
+    <t>Warren County Sewer (WCWS; Warren Sewer)|Chris Brausch</t>
+  </si>
+  <si>
+    <t>Daniel R. Knecht</t>
+  </si>
+  <si>
+    <t>513-695-1646</t>
+  </si>
+  <si>
+    <t>dknecht@warrencountyohio.gov</t>
+  </si>
+  <si>
+    <t>Warren County Sewer (WCWS; Warren Sewer)|Daniel R. Knecht</t>
+  </si>
+  <si>
     <t>Don Paisley</t>
   </si>
   <si>
     <t>740-373-2141</t>
   </si>
   <si>
     <t>dpaisley@weci.org</t>
   </si>
   <si>
     <t>Washington Electric|Don Paisley</t>
   </si>
   <si>
     <t>Kurt Meeker</t>
   </si>
   <si>
+    <t>389-932-1122</t>
+  </si>
+  <si>
+    <t>kmeeker@western-h20.com</t>
+  </si>
+  <si>
+    <t>Western Water Company (WWC)|Kurt Meeker</t>
+  </si>
+  <si>
     <t>513-899-3211</t>
   </si>
   <si>
     <t>kmeeker@western-h2o.com</t>
   </si>
   <si>
-    <t>Western Water Company (WWC)|Kurt Meeker</t>
+    <t>Shane Nelson</t>
+  </si>
+  <si>
+    <t>724-317-6019</t>
+  </si>
+  <si>
+    <t>Williams|Shane Nelson</t>
+  </si>
+  <si>
+    <t>Scott Hrivnak</t>
+  </si>
+  <si>
+    <t>330-649-4678</t>
+  </si>
+  <si>
+    <t>scott.hrivnak@williams.com</t>
+  </si>
+  <si>
+    <t>Williams Operating|Scott Hrivnak</t>
+  </si>
+  <si>
+    <t>Jason Saxon</t>
+  </si>
+  <si>
+    <t>330-212-6835</t>
+  </si>
+  <si>
+    <t>jason.saxon@windstream.com</t>
+  </si>
+  <si>
+    <t>Windstream (New Edge) (Kinetic)|Jason Saxon</t>
+  </si>
+  <si>
+    <t>Jeff Webb</t>
+  </si>
+  <si>
+    <t>734-790-6556</t>
+  </si>
+  <si>
+    <t>jeff.webb@uniti.com</t>
+  </si>
+  <si>
+    <t>Windstream (New Edge) (Kinetic)|Jeff Webb</t>
   </si>
   <si>
     <t>Troy Kenily</t>
   </si>
   <si>
+    <t>troy.kenily@windstream.com</t>
+  </si>
+  <si>
+    <t>Windstream (New Edge) (Kinetic)|Troy Kenily</t>
+  </si>
+  <si>
     <t>740-562-7685</t>
   </si>
   <si>
     <t>Troy.Kenily@windstream.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>Windstream (New Edge) (Kinetic)|Troy Kenily</t>
   </si>
   <si>
     <t>Windstream (Western Reserve) (Western Reserve Telephone; Kinetic)|Troy Kenily</t>
   </si>
   <si>
     <t>Dennis Scheufler</t>
   </si>
   <si>
     <t>330-763-3894</t>
   </si>
   <si>
     <t>Winesburg Area Development|Dennis Scheufler</t>
   </si>
   <si>
     <t>Dave Galuska</t>
   </si>
   <si>
     <t>216-533-5039</t>
   </si>
   <si>
     <t>dave.galuska@zayo.com</t>
   </si>
   <si>
     <t>Zayo (Global Capacity)|Dave Galuska</t>
   </si>
@@ -31813,60 +32895,60 @@
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:Z4"/>
   </mergeCells>
   <conditionalFormatting sqref="A5:Z2004">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$A5&lt;&gt;""</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>COUNTIF($Q5,"?*")+COUNT($Q5:$Z5)&gt;0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>COUNTIF($D5:$F5,"?*")+COUNT($D5:$F5)&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="11">
     <dataValidation type="list" sqref="A5:A2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Utility Owners dropdown">
-      <formula1>'Utility Owners'!$A$2:$A$1465</formula1>
+      <formula1>'Utility Owners'!$A$2:$A$1475</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="B5:B2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Utility Types dropdown">
       <formula1>'Utility Types'!$A$2:$A$6</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="C5:C2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="D5:D2004" allowBlank="true" errorStyle="stop" showInputMessage="true" promptTitle="Contact Name" prompt="Select a contact from the dropdown for the selected owner, or enter a new contact name. If you select a known contact, Phone and Email will auto-populate." showErrorMessage="false">
-      <formula1>INDIRECT("OC_"&amp;MATCH(A5,'Utility Owners'!$A$2:$A$1465,0))</formula1>
+      <formula1>INDIRECT("OC_"&amp;MATCH(A5,'Utility Owners'!$A$2:$A$1475,0))</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="G5:G2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Conflict Identified dropdown">
       <formula1>'Conflict Identified'!$A$2:$A$4</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="H5:H2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Conflict Resolution Types dropdown">
       <formula1>'Conflict Resolution Types'!$A$2:$A$8</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="I5:I2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="K5:K2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Subsurf Utility Engr Type dropdown">
       <formula1>'Subsurf Utility Engr Type'!$A$2:$A$5</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="N5:N2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="U5:U2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Side of Road dropdown">
       <formula1>'Side of Road'!$A$2:$A$4</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="Y5:Y2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Side of Road End dropdown">
       <formula1>'Side of Road'!$A$2:$A$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <ignoredErrors>
@@ -31877,358 +32959,358 @@
     <ignoredError sqref="E5:E2004" numberStoredAsText="true"/>
     <ignoredError sqref="E5:E2004" twoDigitTextYear="true"/>
     <ignoredError sqref="F5:F2004" formula="true"/>
     <ignoredError sqref="F5:F2004" unlockedFormula="true"/>
     <ignoredError sqref="F5:F2004" emptyCellReference="true"/>
     <ignoredError sqref="F5:F2004" formulaRange="true"/>
     <ignoredError sqref="F5:F2004" numberStoredAsText="true"/>
     <ignoredError sqref="F5:F2004" twoDigitTextYear="true"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2493</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
-        <v>2494</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2495</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2496</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2497</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>2498</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>2499</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>2500</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
-        <v>2501</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
-        <v>2502</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
-        <v>2503</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
-        <v>2504</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
-        <v>2505</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
-        <v>2506</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>2507</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
-        <v>2508</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
-        <v>2509</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
-        <v>2510</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
-        <v>2511</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
-        <v>2512</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
-        <v>2513</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
-        <v>2514</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
-        <v>2515</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
-        <v>2516</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
-        <v>2517</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
-        <v>2518</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
-        <v>2519</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
-        <v>2520</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
-        <v>2521</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>2522</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>2523</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>2524</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>2525</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>2526</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
-        <v>2527</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
-        <v>2528</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
-        <v>2529</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
-        <v>2530</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
-        <v>2531</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
-        <v>2532</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
-        <v>2533</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="s">
-        <v>2534</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="s">
-        <v>2535</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="s">
-        <v>2536</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="s">
-        <v>2537</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="s">
-        <v>2538</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="s">
-        <v>2539</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="s">
-        <v>2540</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="s">
-        <v>2541</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="s">
-        <v>2542</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="s">
-        <v>2543</v>
+        <v>2888</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2544</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2545</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -33163,51 +34245,51 @@
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="B12:S12"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A1465"/>
+  <dimension ref="A1:A1475"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
@@ -40497,4576 +41579,6292 @@
     <row r="1461">
       <c r="A1461" s="2" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="2" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="2" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="2" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="2" t="s">
         <v>1568</v>
       </c>
     </row>
+    <row r="1466">
+      <c r="A1466" s="2" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" s="2" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="A1468" s="2" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="A1469" s="2" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="A1470" s="2" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="A1471" s="2" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="A1472" s="2" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="A1473" s="2" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="A1474" s="2" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="A1475" s="2" t="s">
+        <v>1578</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E255"/>
+  <dimension ref="A1:E353"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="25.0" customWidth="true"/>
     <col min="2" max="2" width="30.0" customWidth="true"/>
     <col min="3" max="3" width="15.0" customWidth="true"/>
     <col min="4" max="4" width="25.0" customWidth="true"/>
     <col min="5" max="5" width="40.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>1569</v>
+        <v>1579</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>1570</v>
+        <v>1580</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>1571</v>
+        <v>1581</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>1573</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>24</v>
+        <v>1589</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1577</v>
+        <v>1591</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>1578</v>
+        <v>1592</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>1579</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="2" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>1584</v>
+        <v>24</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>1589</v>
+        <v>1599</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>1611</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>1604</v>
+        <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>1606</v>
+        <v>1616</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>1607</v>
+        <v>1617</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>1608</v>
+        <v>1618</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>1609</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>1610</v>
+        <v>1620</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>1611</v>
+        <v>1621</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>1612</v>
+        <v>1622</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>24</v>
+        <v>1626</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1602</v>
+        <v>1628</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>1603</v>
+        <v>1629</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>1604</v>
+        <v>24</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>1617</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>1618</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="2" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>1626</v>
+        <v>1636</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>24</v>
+        <v>1637</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>1611</v>
+        <v>24</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>1631</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>1632</v>
+        <v>1643</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>1633</v>
+        <v>1644</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>1634</v>
+        <v>1645</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1632</v>
+        <v>1647</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>1636</v>
+        <v>24</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>1635</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1637</v>
+        <v>1650</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>1638</v>
+        <v>1625</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>1639</v>
+        <v>1651</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>1641</v>
+        <v>1653</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>1642</v>
+        <v>1654</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>1646</v>
+        <v>1657</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>1648</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>1652</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1653</v>
+        <v>1662</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>1656</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>1670</v>
+        <v>1679</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>1671</v>
+        <v>1680</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>1675</v>
+        <v>1684</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>1676</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1677</v>
+        <v>1686</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>24</v>
+        <v>1687</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>1678</v>
+        <v>1688</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>1682</v>
+        <v>1692</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>1683</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1684</v>
+        <v>1694</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1685</v>
+        <v>1695</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>1686</v>
+        <v>1696</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>1687</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1688</v>
+        <v>1698</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>1689</v>
+        <v>1699</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>24</v>
+        <v>1700</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1691</v>
+        <v>1702</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>1693</v>
+        <v>1704</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>1694</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>1696</v>
+        <v>1710</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>1701</v>
+        <v>1711</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>1702</v>
+        <v>1712</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>1703</v>
+        <v>1713</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>1704</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1705</v>
+        <v>1715</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>1706</v>
+        <v>24</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>1707</v>
+        <v>1716</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>1708</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1709</v>
+        <v>1718</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>1710</v>
+        <v>24</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>24</v>
+        <v>1719</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>1711</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1712</v>
+        <v>1721</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>1713</v>
+        <v>1722</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>1722</v>
+        <v>24</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="s">
-        <v>189</v>
+        <v>164</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1724</v>
+        <v>1732</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>1725</v>
+        <v>1733</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>1726</v>
+        <v>1734</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1724</v>
+        <v>1736</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>1725</v>
+        <v>1737</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>1726</v>
+        <v>1738</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>1729</v>
+        <v>1740</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>1730</v>
+        <v>1737</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>1740</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="s">
-        <v>205</v>
+        <v>164</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>1743</v>
+        <v>24</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>1753</v>
+        <v>1761</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>1754</v>
+        <v>1762</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>1755</v>
+        <v>1763</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>1759</v>
+        <v>1767</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>24</v>
+        <v>1775</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>1771</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1772</v>
+        <v>1778</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>1773</v>
+        <v>1779</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>1774</v>
+        <v>1780</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>1775</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>1779</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1780</v>
+        <v>1786</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>1783</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>1781</v>
+        <v>1795</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>1782</v>
+        <v>1796</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>1787</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1788</v>
+        <v>1798</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>1790</v>
+        <v>1800</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>1791</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>1781</v>
+        <v>1803</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>1798</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1795</v>
+        <v>1810</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>1799</v>
+        <v>1811</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>1800</v>
+        <v>1812</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>1798</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1801</v>
+        <v>1814</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>1799</v>
+        <v>24</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>1800</v>
+        <v>1815</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>1802</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1803</v>
+        <v>1817</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>1806</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>1807</v>
+        <v>1821</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>1808</v>
+        <v>1822</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>1809</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1810</v>
+        <v>1824</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>1811</v>
+        <v>1825</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>1812</v>
+        <v>1826</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>1813</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="s">
-        <v>253</v>
+        <v>221</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1814</v>
+        <v>1828</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>1815</v>
+        <v>1829</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>1816</v>
+        <v>1830</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>1817</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="s">
-        <v>253</v>
+        <v>224</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>1818</v>
+        <v>1832</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>1820</v>
+        <v>1834</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>1821</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1822</v>
+        <v>1836</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>24</v>
+        <v>1837</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>1824</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="s">
-        <v>267</v>
+        <v>227</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>1825</v>
+        <v>1840</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>1826</v>
+        <v>1841</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>1827</v>
+        <v>1842</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>1828</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="s">
-        <v>341</v>
+        <v>229</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>1832</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="s">
-        <v>342</v>
+        <v>230</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>1833</v>
+        <v>1848</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>24</v>
+        <v>1849</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>1835</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="s">
-        <v>355</v>
+        <v>231</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>1836</v>
+        <v>1851</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>1837</v>
+        <v>1852</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>1838</v>
+        <v>1853</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="s">
-        <v>388</v>
+        <v>231</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>1841</v>
+        <v>1855</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>1842</v>
+        <v>1856</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="s">
-        <v>391</v>
+        <v>231</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1844</v>
+        <v>1857</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>24</v>
+        <v>1856</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>1846</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="s">
-        <v>392</v>
+        <v>237</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1847</v>
+        <v>1859</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1848</v>
+        <v>1860</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1849</v>
+        <v>1861</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>1850</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="s">
-        <v>392</v>
+        <v>255</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1851</v>
+        <v>1863</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>1852</v>
+        <v>24</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="s">
-        <v>412</v>
+        <v>255</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>1856</v>
+        <v>1867</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>1858</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="s">
-        <v>464</v>
+        <v>255</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="s">
-        <v>464</v>
+        <v>255</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>1866</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="s">
-        <v>468</v>
+        <v>258</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1867</v>
+        <v>1806</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>1868</v>
+        <v>24</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>1869</v>
+        <v>1808</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="s">
-        <v>469</v>
+        <v>269</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>1874</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="s">
-        <v>469</v>
+        <v>271</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="s">
-        <v>469</v>
+        <v>271</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="s">
-        <v>469</v>
+        <v>303</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="s">
-        <v>469</v>
+        <v>341</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="s">
-        <v>469</v>
+        <v>344</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>1893</v>
+        <v>24</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="s">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="s">
-        <v>469</v>
+        <v>374</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="s">
-        <v>469</v>
+        <v>374</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>1876</v>
+        <v>1904</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="s">
-        <v>469</v>
+        <v>390</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>24</v>
+        <v>1912</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="s">
-        <v>469</v>
+        <v>393</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>1844</v>
+        <v>1914</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>1910</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="s">
-        <v>469</v>
+        <v>394</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="s">
-        <v>470</v>
+        <v>394</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="s">
-        <v>478</v>
+        <v>414</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>1925</v>
+        <v>24</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="s">
-        <v>502</v>
+        <v>466</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="s">
-        <v>502</v>
+        <v>467</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>1931</v>
+        <v>1940</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>1932</v>
+        <v>1941</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>1935</v>
+        <v>1942</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>1934</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="s">
-        <v>519</v>
+        <v>467</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>1936</v>
+        <v>1944</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>1939</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="s">
-        <v>524</v>
+        <v>471</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>1940</v>
+        <v>1948</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>1941</v>
+        <v>1949</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>1943</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="s">
-        <v>544</v>
+        <v>472</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="s">
-        <v>544</v>
+        <v>472</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>1950</v>
+        <v>1958</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>1951</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="s">
-        <v>545</v>
+        <v>472</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>1953</v>
+        <v>1961</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>1955</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="s">
-        <v>545</v>
+        <v>472</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>1956</v>
+        <v>1964</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>1957</v>
+        <v>24</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="s">
-        <v>545</v>
+        <v>472</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="s">
-        <v>545</v>
+        <v>472</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="s">
-        <v>545</v>
+        <v>472</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="s">
-        <v>559</v>
+        <v>472</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>1600</v>
+        <v>1980</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>24</v>
+        <v>1981</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="s">
-        <v>567</v>
+        <v>472</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>1975</v>
+        <v>1984</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>1977</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="s">
-        <v>567</v>
+        <v>472</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>1981</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="s">
-        <v>567</v>
+        <v>472</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>1982</v>
+        <v>1991</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="s">
-        <v>567</v>
+        <v>472</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>1987</v>
+        <v>1961</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>1988</v>
+        <v>1996</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>1989</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="s">
-        <v>567</v>
+        <v>472</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>1992</v>
+        <v>24</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="s">
-        <v>570</v>
+        <v>472</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>1994</v>
+        <v>1914</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>1996</v>
+        <v>24</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="s">
-        <v>581</v>
+        <v>472</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="s">
-        <v>584</v>
+        <v>472</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>2003</v>
+        <v>24</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="s">
-        <v>584</v>
+        <v>472</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>2008</v>
+        <v>24</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="s">
-        <v>602</v>
+        <v>473</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="s">
-        <v>607</v>
+        <v>481</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="s">
-        <v>607</v>
+        <v>481</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="s">
-        <v>614</v>
+        <v>483</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="s">
-        <v>614</v>
+        <v>490</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="s">
-        <v>614</v>
+        <v>491</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="s">
-        <v>614</v>
+        <v>505</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="s">
-        <v>614</v>
+        <v>505</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="s">
-        <v>614</v>
+        <v>522</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="s">
-        <v>614</v>
+        <v>527</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>24</v>
+        <v>2047</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="s">
-        <v>614</v>
+        <v>547</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>1844</v>
+        <v>2050</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>2036</v>
+        <v>2051</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>2037</v>
+        <v>2052</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>2046</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="s">
-        <v>614</v>
+        <v>547</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>2047</v>
+        <v>2054</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>2048</v>
+        <v>2055</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>2049</v>
+        <v>2056</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>2050</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="s">
-        <v>614</v>
+        <v>548</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>2051</v>
+        <v>2058</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>2052</v>
+        <v>2059</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>2053</v>
+        <v>2060</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>2054</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="s">
-        <v>614</v>
+        <v>548</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>2055</v>
+        <v>2062</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>2058</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="s">
-        <v>629</v>
+        <v>548</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>2059</v>
+        <v>2066</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>2062</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="s">
-        <v>630</v>
+        <v>548</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>2063</v>
+        <v>2070</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>2065</v>
+        <v>2072</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>2066</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="s">
-        <v>630</v>
+        <v>548</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>2068</v>
+        <v>2075</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>2069</v>
+        <v>2076</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>2070</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="s">
-        <v>639</v>
+        <v>548</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>2072</v>
+        <v>2079</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>2073</v>
+        <v>2080</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>2074</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="s">
-        <v>641</v>
+        <v>548</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>2075</v>
+        <v>2082</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>2076</v>
+        <v>2083</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>24</v>
+        <v>2084</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>2077</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="s">
-        <v>641</v>
+        <v>562</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>2075</v>
+        <v>2086</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>2076</v>
+        <v>1614</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>2078</v>
+        <v>24</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>2077</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="s">
-        <v>642</v>
+        <v>570</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>2079</v>
+        <v>2088</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>2080</v>
+        <v>2089</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>2081</v>
+        <v>2090</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>2082</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="s">
-        <v>650</v>
+        <v>570</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>2083</v>
+        <v>2092</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>2084</v>
+        <v>2093</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>2085</v>
+        <v>2094</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>2086</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="s">
-        <v>650</v>
+        <v>570</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>2083</v>
+        <v>2096</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>2084</v>
+        <v>2097</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>2087</v>
+        <v>2098</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>2086</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="s">
-        <v>652</v>
+        <v>570</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>2088</v>
+        <v>2100</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>2089</v>
+        <v>2101</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>2090</v>
+        <v>24</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>2091</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="s">
-        <v>654</v>
+        <v>570</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>2092</v>
+        <v>2103</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>2093</v>
+        <v>2089</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>2094</v>
+        <v>2104</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>2095</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="s">
-        <v>655</v>
+        <v>570</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>2096</v>
+        <v>2106</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>2097</v>
+        <v>2107</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>2098</v>
+        <v>2108</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>2099</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="s">
-        <v>683</v>
+        <v>570</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>2100</v>
+        <v>2110</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>2101</v>
+        <v>2111</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>2102</v>
+        <v>2112</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="s">
-        <v>685</v>
+        <v>570</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>2105</v>
+        <v>2115</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>2106</v>
+        <v>2116</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="s">
-        <v>688</v>
+        <v>573</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>2108</v>
+        <v>2118</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>2109</v>
+        <v>2119</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>2110</v>
+        <v>2120</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>2111</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="s">
-        <v>696</v>
+        <v>584</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>2112</v>
+        <v>2122</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>2113</v>
+        <v>2123</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>2114</v>
+        <v>2124</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>2115</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="s">
-        <v>696</v>
+        <v>587</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>2116</v>
+        <v>2126</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>2113</v>
+        <v>2127</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>2117</v>
+        <v>2128</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>2118</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="s">
-        <v>702</v>
+        <v>587</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>702</v>
+        <v>2130</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>2119</v>
+        <v>2131</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>24</v>
+        <v>2132</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>2120</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="s">
-        <v>707</v>
+        <v>605</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>2121</v>
+        <v>2134</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>2122</v>
+        <v>2135</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>24</v>
+        <v>2136</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>2123</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="s">
-        <v>746</v>
+        <v>610</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>1822</v>
+        <v>2138</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>2124</v>
+        <v>2139</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>1823</v>
+        <v>2140</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>2125</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="s">
-        <v>746</v>
+        <v>610</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>2126</v>
+        <v>2142</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>2127</v>
+        <v>2143</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>2128</v>
+        <v>2144</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>2129</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="s">
-        <v>747</v>
+        <v>610</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>2126</v>
+        <v>2146</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>2127</v>
+        <v>2147</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>2130</v>
+        <v>2148</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>2131</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="s">
-        <v>755</v>
+        <v>611</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>2132</v>
+        <v>2150</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>2133</v>
+        <v>2151</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>2134</v>
+        <v>24</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>2135</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="s">
-        <v>765</v>
+        <v>617</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>2136</v>
+        <v>2153</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>2137</v>
+        <v>2154</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>2138</v>
+        <v>2155</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>2139</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="s">
-        <v>767</v>
+        <v>617</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>2140</v>
+        <v>2157</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>2141</v>
+        <v>2158</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>2142</v>
+        <v>2159</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>2143</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="s">
-        <v>781</v>
+        <v>617</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>2144</v>
+        <v>2161</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>2145</v>
+        <v>2162</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>24</v>
+        <v>2163</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>2146</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="s">
-        <v>783</v>
+        <v>617</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>2147</v>
+        <v>2161</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>24</v>
+        <v>2162</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>2148</v>
+        <v>2165</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>2149</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="s">
-        <v>803</v>
+        <v>617</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>2150</v>
+        <v>2161</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>2151</v>
+        <v>2162</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>2152</v>
+        <v>2166</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>2153</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="s">
-        <v>825</v>
+        <v>617</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>2154</v>
+        <v>2167</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>2155</v>
+        <v>2168</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>2156</v>
+        <v>2169</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>2157</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="s">
-        <v>830</v>
+        <v>617</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>2158</v>
+        <v>2171</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>2159</v>
+        <v>2172</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>2160</v>
+        <v>2173</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>2161</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="s">
-        <v>833</v>
+        <v>617</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>2162</v>
+        <v>2175</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>2163</v>
+        <v>24</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>2164</v>
+        <v>2176</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>2165</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="s">
-        <v>835</v>
+        <v>617</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>2166</v>
+        <v>2178</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>2167</v>
+        <v>2179</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>2168</v>
+        <v>2180</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>2169</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="s">
-        <v>851</v>
+        <v>617</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>2170</v>
+        <v>1914</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>2171</v>
+        <v>2168</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>2173</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="s">
-        <v>855</v>
+        <v>617</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>2174</v>
+        <v>2183</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>24</v>
+        <v>2184</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>2175</v>
+        <v>2185</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>2176</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="s">
-        <v>856</v>
+        <v>617</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>2177</v>
+        <v>2187</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>2178</v>
+        <v>2188</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>2179</v>
+        <v>2189</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>2180</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="s">
-        <v>857</v>
+        <v>617</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>2181</v>
+        <v>2191</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>2182</v>
+        <v>2192</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>2183</v>
+        <v>2193</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>2184</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="s">
-        <v>862</v>
+        <v>618</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>2185</v>
+        <v>2195</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>2186</v>
+        <v>2196</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>2187</v>
+        <v>2197</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>2188</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="s">
-        <v>862</v>
+        <v>632</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>2189</v>
+        <v>2199</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>2191</v>
+        <v>2201</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>2192</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="s">
-        <v>862</v>
+        <v>633</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>2193</v>
+        <v>2203</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>2194</v>
+        <v>2204</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>2191</v>
+        <v>2205</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>2195</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="s">
-        <v>862</v>
+        <v>633</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>2196</v>
+        <v>2207</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>2198</v>
+        <v>2209</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>2199</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="s">
-        <v>862</v>
+        <v>642</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="s">
-        <v>862</v>
+        <v>644</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>2204</v>
+        <v>2215</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>2201</v>
+        <v>2216</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>2202</v>
+        <v>24</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>2205</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="s">
-        <v>862</v>
+        <v>644</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>2206</v>
+        <v>2215</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>2207</v>
+        <v>2216</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>2208</v>
+        <v>2218</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>2209</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="s">
-        <v>862</v>
+        <v>645</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>2210</v>
+        <v>2219</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>2211</v>
+        <v>2220</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>2212</v>
+        <v>2221</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>2213</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="s">
-        <v>862</v>
+        <v>651</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>1844</v>
+        <v>2223</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>24</v>
+        <v>2225</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>2215</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="s">
-        <v>869</v>
+        <v>653</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>1844</v>
+        <v>2227</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>2216</v>
+        <v>2228</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>24</v>
+        <v>2229</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>2217</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="s">
-        <v>889</v>
+        <v>653</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>2218</v>
+        <v>2227</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>2219</v>
+        <v>2228</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>2220</v>
+        <v>2231</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>2221</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="s">
-        <v>891</v>
+        <v>655</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>2222</v>
+        <v>2232</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>2223</v>
+        <v>2233</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>2224</v>
+        <v>2234</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>2225</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="s">
-        <v>903</v>
+        <v>657</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>2226</v>
+        <v>2236</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>2227</v>
+        <v>2237</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>2228</v>
+        <v>2238</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>2229</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="s">
-        <v>903</v>
+        <v>658</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>2230</v>
+        <v>2240</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>2231</v>
+        <v>24</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>2232</v>
+        <v>2241</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>2233</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="s">
-        <v>919</v>
+        <v>658</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>2234</v>
+        <v>2243</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>2235</v>
+        <v>2244</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>2236</v>
+        <v>2245</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>2237</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="s">
-        <v>920</v>
+        <v>661</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>2238</v>
+        <v>2247</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>2239</v>
+        <v>2248</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>2240</v>
+        <v>2249</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>2241</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="s">
-        <v>921</v>
+        <v>687</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>2234</v>
+        <v>2251</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>2235</v>
+        <v>2252</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>2236</v>
+        <v>2253</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>2242</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="s">
-        <v>930</v>
+        <v>689</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>2243</v>
+        <v>2255</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>2244</v>
+        <v>2256</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>2245</v>
+        <v>2257</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>2246</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="s">
-        <v>930</v>
+        <v>692</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>930</v>
+        <v>2259</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>2247</v>
+        <v>2260</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>24</v>
+        <v>2261</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>2248</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="s">
-        <v>961</v>
+        <v>694</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>2249</v>
+        <v>2263</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>2250</v>
+        <v>24</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>2251</v>
+        <v>2264</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>2252</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="s">
-        <v>968</v>
+        <v>700</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>1847</v>
+        <v>2266</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>1848</v>
+        <v>2267</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1849</v>
+        <v>2268</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>2253</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="s">
-        <v>988</v>
+        <v>700</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>2254</v>
+        <v>2270</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>2255</v>
+        <v>2267</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>2256</v>
+        <v>2271</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>2257</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="s">
-        <v>992</v>
+        <v>706</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>2258</v>
+        <v>706</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>2259</v>
+        <v>2273</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>2260</v>
+        <v>24</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>2261</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="s">
-        <v>992</v>
+        <v>711</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>2262</v>
+        <v>2275</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>2263</v>
+        <v>2276</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>2264</v>
+        <v>24</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>2265</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="s">
-        <v>992</v>
+        <v>714</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>2266</v>
+        <v>2278</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>2267</v>
+        <v>2279</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>2268</v>
+        <v>2280</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>2269</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="s">
-        <v>997</v>
+        <v>720</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>2270</v>
+        <v>2282</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>2271</v>
+        <v>2283</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>2272</v>
+        <v>2284</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>2273</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="s">
-        <v>1000</v>
+        <v>741</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>2274</v>
+        <v>2286</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>2275</v>
+        <v>2287</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>2276</v>
+        <v>2288</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>2277</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="s">
-        <v>1000</v>
+        <v>750</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>2278</v>
+        <v>2290</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>2279</v>
+        <v>2291</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>2280</v>
+        <v>2292</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>2281</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="s">
-        <v>1000</v>
+        <v>750</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>2282</v>
+        <v>1814</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>2283</v>
+        <v>2294</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>2284</v>
+        <v>1815</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>2285</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="s">
-        <v>1000</v>
+        <v>750</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>2286</v>
+        <v>2296</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>2287</v>
+        <v>2297</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>2288</v>
+        <v>2298</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>2289</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="s">
-        <v>1000</v>
+        <v>751</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>2290</v>
+        <v>2296</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>2293</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="s">
-        <v>1000</v>
+        <v>758</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>2294</v>
+        <v>2302</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>2295</v>
+        <v>2303</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>2296</v>
+        <v>2304</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>2297</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="s">
-        <v>1000</v>
+        <v>759</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="s">
-        <v>1000</v>
+        <v>761</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>2298</v>
+        <v>2307</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>2302</v>
+        <v>2308</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>2300</v>
+        <v>2309</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>2301</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="s">
-        <v>1000</v>
+        <v>769</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>2303</v>
+        <v>2311</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>2304</v>
+        <v>2312</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>2305</v>
+        <v>2313</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>2306</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="s">
-        <v>1000</v>
+        <v>769</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>2307</v>
+        <v>2315</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>2308</v>
+        <v>2316</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>2309</v>
+        <v>2317</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>2310</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="s">
-        <v>1000</v>
+        <v>769</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>2311</v>
+        <v>2319</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>2312</v>
+        <v>2320</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>2313</v>
+        <v>2321</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>2314</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="s">
-        <v>1000</v>
+        <v>769</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>1844</v>
+        <v>2319</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>2315</v>
+        <v>2323</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>24</v>
+        <v>2321</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>2316</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="s">
-        <v>1000</v>
+        <v>769</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>2318</v>
+        <v>2325</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="s">
-        <v>1000</v>
+        <v>771</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>2320</v>
+        <v>2327</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>24</v>
+        <v>2328</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>2318</v>
+        <v>2329</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>2321</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="s">
-        <v>1000</v>
+        <v>784</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>2322</v>
+        <v>2331</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>2323</v>
+        <v>2332</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>2324</v>
+        <v>2333</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>2325</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="s">
-        <v>1000</v>
+        <v>785</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>2326</v>
+        <v>2335</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>2327</v>
+        <v>2336</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>2328</v>
+        <v>24</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>2329</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="s">
-        <v>1000</v>
+        <v>785</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>2330</v>
+        <v>2335</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>2332</v>
+        <v>2338</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="s">
-        <v>1000</v>
+        <v>787</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>2335</v>
+        <v>24</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="s">
-        <v>1000</v>
+        <v>789</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>2338</v>
+        <v>2342</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>2339</v>
+        <v>2343</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>2341</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="s">
-        <v>1005</v>
+        <v>793</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>2342</v>
+        <v>2346</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>2343</v>
+        <v>2347</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>2344</v>
+        <v>2348</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="s">
-        <v>1005</v>
+        <v>798</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="s">
-        <v>1024</v>
+        <v>807</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="s">
-        <v>1034</v>
+        <v>815</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="s">
-        <v>1034</v>
+        <v>829</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>2359</v>
+        <v>2363</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>2360</v>
+        <v>2364</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="s">
-        <v>1035</v>
+        <v>829</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>24</v>
+        <v>2363</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="s">
-        <v>1035</v>
+        <v>834</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>24</v>
+        <v>2370</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="s">
-        <v>1035</v>
+        <v>837</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>24</v>
+        <v>2375</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="s">
-        <v>1036</v>
+        <v>838</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>2371</v>
+        <v>2377</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>2374</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="s">
-        <v>1036</v>
+        <v>840</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>2375</v>
+        <v>2381</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>2376</v>
+        <v>2382</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>2377</v>
+        <v>2383</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>2378</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="s">
-        <v>1040</v>
+        <v>856</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>2379</v>
+        <v>2385</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>2380</v>
+        <v>2386</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>2381</v>
+        <v>2387</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>2382</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="s">
-        <v>1044</v>
+        <v>860</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>2383</v>
+        <v>2389</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>2384</v>
+        <v>24</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="s">
-        <v>1054</v>
+        <v>861</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>24</v>
+        <v>2393</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="s">
-        <v>1054</v>
+        <v>862</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>2390</v>
+        <v>2396</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>2391</v>
+        <v>2397</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>2392</v>
+        <v>2398</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>2393</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="s">
-        <v>1054</v>
+        <v>866</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>2394</v>
+        <v>2400</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="s">
-        <v>1054</v>
+        <v>867</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>24</v>
+        <v>2405</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>2399</v>
+        <v>2406</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>2400</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="s">
-        <v>1055</v>
+        <v>867</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>2403</v>
+        <v>2410</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="s">
-        <v>1056</v>
+        <v>867</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="s">
-        <v>1062</v>
+        <v>867</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="C236" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D236" s="2" t="s">
         <v>2410</v>
       </c>
-      <c r="D236" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="2" t="s">
-        <v>2412</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="s">
-        <v>1078</v>
+        <v>867</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>2413</v>
+        <v>2419</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="s">
-        <v>1083</v>
+        <v>867</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="s">
-        <v>1093</v>
+        <v>867</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>24</v>
+        <v>2425</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>2423</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="s">
-        <v>1342</v>
+        <v>867</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>2424</v>
+        <v>2429</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>2425</v>
+        <v>2430</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>2426</v>
+        <v>2431</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>2427</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="s">
-        <v>1366</v>
+        <v>867</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="s">
-        <v>1376</v>
+        <v>867</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>2432</v>
+        <v>1914</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>2434</v>
+        <v>24</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="s">
-        <v>1442</v>
+        <v>867</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>2436</v>
+        <v>2146</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>2437</v>
+        <v>2147</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>2438</v>
+        <v>2148</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="s">
-        <v>1485</v>
+        <v>874</v>
       </c>
       <c r="B244" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C244" s="2" t="s">
         <v>2440</v>
       </c>
-      <c r="C244" s="2" t="s">
+      <c r="D244" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E244" s="2" t="s">
         <v>2441</v>
-      </c>
-[...4 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="s">
-        <v>1485</v>
+        <v>882</v>
       </c>
       <c r="B245" s="2" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D245" s="2" t="s">
         <v>2444</v>
       </c>
-      <c r="C245" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="2" t="s">
+      <c r="E245" s="2" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="s">
-        <v>1527</v>
+        <v>882</v>
       </c>
       <c r="B246" s="2" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C246" s="2" t="s">
         <v>2447</v>
       </c>
-      <c r="C246" s="2" t="s">
+      <c r="D246" s="2" t="s">
         <v>2448</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="E246" s="2" t="s">
         <v>2449</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="s">
-        <v>1540</v>
+        <v>894</v>
       </c>
       <c r="B247" s="2" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C247" s="2" t="s">
         <v>2451</v>
       </c>
-      <c r="C247" s="2" t="s">
+      <c r="D247" s="2" t="s">
         <v>2452</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="E247" s="2" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="s">
-        <v>1548</v>
+        <v>896</v>
       </c>
       <c r="B248" s="2" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C248" s="2" t="s">
         <v>2455</v>
       </c>
-      <c r="C248" s="2" t="s">
+      <c r="D248" s="2" t="s">
         <v>2456</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="E248" s="2" t="s">
         <v>2457</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="s">
-        <v>1549</v>
+        <v>908</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="s">
-        <v>1550</v>
+        <v>908</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>24</v>
+        <v>2464</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="s">
-        <v>1564</v>
+        <v>924</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="s">
-        <v>1564</v>
+        <v>925</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>2468</v>
+        <v>2279</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>24</v>
+        <v>2471</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="s">
-        <v>1564</v>
+        <v>925</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>2467</v>
+        <v>2473</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>2468</v>
+        <v>2279</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>2469</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="s">
-        <v>1564</v>
+        <v>926</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>2471</v>
+        <v>2466</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>2472</v>
+        <v>2467</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>2473</v>
+        <v>2468</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="s">
-        <v>1567</v>
+        <v>933</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="D255" s="2" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D257" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E255" s="2" t="s">
-        <v>2477</v>
+      <c r="E257" s="2" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>2822</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2478</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2479</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2480</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2481</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
-        <v>2482</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2483</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2484</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>2485</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>2486</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>2487</v>
+        <v>2832</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2488</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2489</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2490</v>
+        <v>2835</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2491</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2492</v>
+        <v>2837</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>