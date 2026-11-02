--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -27,235 +27,269 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Utility Conflicts" r:id="rId3" sheetId="1"/>
     <sheet name="Instructions" r:id="rId4" sheetId="2"/>
     <sheet name="Sample Data" r:id="rId5" sheetId="3"/>
     <sheet name="Utility Owners" r:id="rId6" sheetId="4" state="hidden"/>
     <sheet name="Owner Contacts" r:id="rId7" sheetId="5" state="hidden"/>
     <sheet name="Utility Types" r:id="rId8" sheetId="6" state="hidden"/>
     <sheet name="Conflict Resolution Types" r:id="rId9" sheetId="7" state="hidden"/>
     <sheet name="Subsurf Utility Engr Type" r:id="rId10" sheetId="8" state="hidden"/>
     <sheet name="Side of Road" r:id="rId11" sheetId="9" state="hidden"/>
     <sheet name="States" r:id="rId12" sheetId="10" state="hidden"/>
     <sheet name="Conflict Identified" r:id="rId13" sheetId="11" state="hidden"/>
     <sheet name="Yes No" r:id="rId14" sheetId="12" state="hidden"/>
   </sheets>
   <definedNames>
     <definedName name="OC_1">'Owner Contacts'!$B$2:$B$2</definedName>
     <definedName name="OC_2">'Owner Contacts'!$B$3:$B$3</definedName>
-    <definedName name="OC_3">'Owner Contacts'!$B$4:$B$5</definedName>
-[...177 lines deleted...]
-    <definedName name="OC_1473">'Owner Contacts'!$B$353:$B$353</definedName>
+    <definedName name="OC_3">'Owner Contacts'!$B$4:$B$4</definedName>
+    <definedName name="OC_6">'Owner Contacts'!$B$5:$B$5</definedName>
+    <definedName name="OC_9">'Owner Contacts'!$B$6:$B$6</definedName>
+    <definedName name="OC_10">'Owner Contacts'!$B$7:$B$7</definedName>
+    <definedName name="OC_13">'Owner Contacts'!$B$8:$B$12</definedName>
+    <definedName name="OC_14">'Owner Contacts'!$B$13:$B$18</definedName>
+    <definedName name="OC_15">'Owner Contacts'!$B$19:$B$19</definedName>
+    <definedName name="OC_16">'Owner Contacts'!$B$20:$B$22</definedName>
+    <definedName name="OC_23">'Owner Contacts'!$B$23:$B$23</definedName>
+    <definedName name="OC_25">'Owner Contacts'!$B$24:$B$24</definedName>
+    <definedName name="OC_26">'Owner Contacts'!$B$25:$B$25</definedName>
+    <definedName name="OC_28">'Owner Contacts'!$B$26:$B$30</definedName>
+    <definedName name="OC_39">'Owner Contacts'!$B$31:$B$31</definedName>
+    <definedName name="OC_42">'Owner Contacts'!$B$32:$B$32</definedName>
+    <definedName name="OC_48">'Owner Contacts'!$B$33:$B$33</definedName>
+    <definedName name="OC_51">'Owner Contacts'!$B$34:$B$34</definedName>
+    <definedName name="OC_54">'Owner Contacts'!$B$35:$B$35</definedName>
+    <definedName name="OC_55">'Owner Contacts'!$B$36:$B$38</definedName>
+    <definedName name="OC_58">'Owner Contacts'!$B$39:$B$40</definedName>
+    <definedName name="OC_59">'Owner Contacts'!$B$41:$B$42</definedName>
+    <definedName name="OC_60">'Owner Contacts'!$B$43:$B$57</definedName>
+    <definedName name="OC_77">'Owner Contacts'!$B$58:$B$58</definedName>
+    <definedName name="OC_86">'Owner Contacts'!$B$59:$B$59</definedName>
+    <definedName name="OC_87">'Owner Contacts'!$B$60:$B$60</definedName>
+    <definedName name="OC_88">'Owner Contacts'!$B$61:$B$61</definedName>
+    <definedName name="OC_89">'Owner Contacts'!$B$62:$B$62</definedName>
+    <definedName name="OC_91">'Owner Contacts'!$B$63:$B$63</definedName>
+    <definedName name="OC_93">'Owner Contacts'!$B$64:$B$64</definedName>
+    <definedName name="OC_99">'Owner Contacts'!$B$65:$B$67</definedName>
+    <definedName name="OC_103">'Owner Contacts'!$B$68:$B$68</definedName>
+    <definedName name="OC_110">'Owner Contacts'!$B$69:$B$81</definedName>
+    <definedName name="OC_117">'Owner Contacts'!$B$82:$B$82</definedName>
+    <definedName name="OC_120">'Owner Contacts'!$B$83:$B$83</definedName>
+    <definedName name="OC_123">'Owner Contacts'!$B$84:$B$85</definedName>
+    <definedName name="OC_125">'Owner Contacts'!$B$86:$B$86</definedName>
+    <definedName name="OC_126">'Owner Contacts'!$B$87:$B$87</definedName>
+    <definedName name="OC_127">'Owner Contacts'!$B$88:$B$90</definedName>
+    <definedName name="OC_133">'Owner Contacts'!$B$91:$B$91</definedName>
+    <definedName name="OC_138">'Owner Contacts'!$B$92:$B$92</definedName>
+    <definedName name="OC_149">'Owner Contacts'!$B$93:$B$93</definedName>
+    <definedName name="OC_150">'Owner Contacts'!$B$94:$B$95</definedName>
+    <definedName name="OC_151">'Owner Contacts'!$B$96:$B$100</definedName>
+    <definedName name="OC_154">'Owner Contacts'!$B$101:$B$101</definedName>
+    <definedName name="OC_160">'Owner Contacts'!$B$102:$B$102</definedName>
+    <definedName name="OC_165">'Owner Contacts'!$B$103:$B$103</definedName>
+    <definedName name="OC_167">'Owner Contacts'!$B$104:$B$105</definedName>
+    <definedName name="OC_191">'Owner Contacts'!$B$106:$B$106</definedName>
+    <definedName name="OC_200">'Owner Contacts'!$B$107:$B$107</definedName>
+    <definedName name="OC_214">'Owner Contacts'!$B$108:$B$108</definedName>
+    <definedName name="OC_230">'Owner Contacts'!$B$109:$B$109</definedName>
+    <definedName name="OC_239">'Owner Contacts'!$B$110:$B$110</definedName>
+    <definedName name="OC_241">'Owner Contacts'!$B$111:$B$111</definedName>
+    <definedName name="OC_242">'Owner Contacts'!$B$112:$B$112</definedName>
+    <definedName name="OC_255">'Owner Contacts'!$B$113:$B$113</definedName>
+    <definedName name="OC_272">'Owner Contacts'!$B$114:$B$115</definedName>
+    <definedName name="OC_288">'Owner Contacts'!$B$116:$B$116</definedName>
+    <definedName name="OC_291">'Owner Contacts'!$B$117:$B$117</definedName>
+    <definedName name="OC_292">'Owner Contacts'!$B$118:$B$119</definedName>
+    <definedName name="OC_312">'Owner Contacts'!$B$120:$B$120</definedName>
+    <definedName name="OC_353">'Owner Contacts'!$B$121:$B$121</definedName>
+    <definedName name="OC_360">'Owner Contacts'!$B$122:$B$122</definedName>
+    <definedName name="OC_362">'Owner Contacts'!$B$123:$B$123</definedName>
+    <definedName name="OC_364">'Owner Contacts'!$B$124:$B$124</definedName>
+    <definedName name="OC_365">'Owner Contacts'!$B$125:$B$126</definedName>
+    <definedName name="OC_369">'Owner Contacts'!$B$127:$B$127</definedName>
+    <definedName name="OC_370">'Owner Contacts'!$B$128:$B$148</definedName>
+    <definedName name="OC_371">'Owner Contacts'!$B$149:$B$150</definedName>
+    <definedName name="OC_379">'Owner Contacts'!$B$151:$B$152</definedName>
+    <definedName name="OC_381">'Owner Contacts'!$B$153:$B$154</definedName>
+    <definedName name="OC_388">'Owner Contacts'!$B$155:$B$155</definedName>
+    <definedName name="OC_389">'Owner Contacts'!$B$156:$B$156</definedName>
+    <definedName name="OC_403">'Owner Contacts'!$B$157:$B$158</definedName>
+    <definedName name="OC_418">'Owner Contacts'!$B$159:$B$159</definedName>
+    <definedName name="OC_425">'Owner Contacts'!$B$160:$B$160</definedName>
+    <definedName name="OC_445">'Owner Contacts'!$B$161:$B$164</definedName>
+    <definedName name="OC_446">'Owner Contacts'!$B$165:$B$175</definedName>
+    <definedName name="OC_460">'Owner Contacts'!$B$176:$B$176</definedName>
+    <definedName name="OC_468">'Owner Contacts'!$B$177:$B$185</definedName>
+    <definedName name="OC_471">'Owner Contacts'!$B$186:$B$186</definedName>
+    <definedName name="OC_482">'Owner Contacts'!$B$187:$B$187</definedName>
+    <definedName name="OC_485">'Owner Contacts'!$B$188:$B$189</definedName>
+    <definedName name="OC_503">'Owner Contacts'!$B$190:$B$190</definedName>
+    <definedName name="OC_504">'Owner Contacts'!$B$191:$B$191</definedName>
+    <definedName name="OC_508">'Owner Contacts'!$B$192:$B$194</definedName>
+    <definedName name="OC_509">'Owner Contacts'!$B$195:$B$195</definedName>
+    <definedName name="OC_515">'Owner Contacts'!$B$196:$B$208</definedName>
+    <definedName name="OC_516">'Owner Contacts'!$B$209:$B$209</definedName>
+    <definedName name="OC_521">'Owner Contacts'!$B$210:$B$210</definedName>
+    <definedName name="OC_530">'Owner Contacts'!$B$211:$B$211</definedName>
+    <definedName name="OC_531">'Owner Contacts'!$B$212:$B$213</definedName>
+    <definedName name="OC_539">'Owner Contacts'!$B$214:$B$217</definedName>
+    <definedName name="OC_541">'Owner Contacts'!$B$218:$B$219</definedName>
+    <definedName name="OC_542">'Owner Contacts'!$B$220:$B$220</definedName>
+    <definedName name="OC_548">'Owner Contacts'!$B$221:$B$221</definedName>
+    <definedName name="OC_550">'Owner Contacts'!$B$222:$B$223</definedName>
+    <definedName name="OC_553">'Owner Contacts'!$B$224:$B$224</definedName>
+    <definedName name="OC_555">'Owner Contacts'!$B$225:$B$225</definedName>
+    <definedName name="OC_556">'Owner Contacts'!$B$226:$B$227</definedName>
+    <definedName name="OC_558">'Owner Contacts'!$B$228:$B$229</definedName>
+    <definedName name="OC_559">'Owner Contacts'!$B$230:$B$230</definedName>
+    <definedName name="OC_585">'Owner Contacts'!$B$231:$B$231</definedName>
+    <definedName name="OC_587">'Owner Contacts'!$B$232:$B$232</definedName>
+    <definedName name="OC_590">'Owner Contacts'!$B$233:$B$233</definedName>
+    <definedName name="OC_591">'Owner Contacts'!$B$234:$B$234</definedName>
+    <definedName name="OC_598">'Owner Contacts'!$B$235:$B$236</definedName>
+    <definedName name="OC_604">'Owner Contacts'!$B$237:$B$237</definedName>
+    <definedName name="OC_609">'Owner Contacts'!$B$238:$B$238</definedName>
+    <definedName name="OC_612">'Owner Contacts'!$B$239:$B$239</definedName>
+    <definedName name="OC_618">'Owner Contacts'!$B$240:$B$240</definedName>
+    <definedName name="OC_630">'Owner Contacts'!$B$241:$B$241</definedName>
+    <definedName name="OC_639">'Owner Contacts'!$B$242:$B$242</definedName>
+    <definedName name="OC_648">'Owner Contacts'!$B$243:$B$247</definedName>
+    <definedName name="OC_649">'Owner Contacts'!$B$248:$B$248</definedName>
+    <definedName name="OC_656">'Owner Contacts'!$B$249:$B$250</definedName>
+    <definedName name="OC_657">'Owner Contacts'!$B$251:$B$251</definedName>
+    <definedName name="OC_659">'Owner Contacts'!$B$252:$B$252</definedName>
+    <definedName name="OC_667">'Owner Contacts'!$B$253:$B$257</definedName>
+    <definedName name="OC_669">'Owner Contacts'!$B$258:$B$258</definedName>
+    <definedName name="OC_673">'Owner Contacts'!$B$259:$B$260</definedName>
+    <definedName name="OC_681">'Owner Contacts'!$B$261:$B$261</definedName>
+    <definedName name="OC_682">'Owner Contacts'!$B$262:$B$263</definedName>
+    <definedName name="OC_683">'Owner Contacts'!$B$264:$B$265</definedName>
+    <definedName name="OC_685">'Owner Contacts'!$B$266:$B$266</definedName>
+    <definedName name="OC_687">'Owner Contacts'!$B$267:$B$267</definedName>
+    <definedName name="OC_690">'Owner Contacts'!$B$268:$B$268</definedName>
+    <definedName name="OC_691">'Owner Contacts'!$B$269:$B$269</definedName>
+    <definedName name="OC_693">'Owner Contacts'!$B$270:$B$270</definedName>
+    <definedName name="OC_696">'Owner Contacts'!$B$271:$B$271</definedName>
+    <definedName name="OC_705">'Owner Contacts'!$B$272:$B$272</definedName>
+    <definedName name="OC_706">'Owner Contacts'!$B$273:$B$273</definedName>
+    <definedName name="OC_707">'Owner Contacts'!$B$274:$B$274</definedName>
+    <definedName name="OC_710">'Owner Contacts'!$B$275:$B$275</definedName>
+    <definedName name="OC_713">'Owner Contacts'!$B$276:$B$276</definedName>
+    <definedName name="OC_722">'Owner Contacts'!$B$277:$B$278</definedName>
+    <definedName name="OC_727">'Owner Contacts'!$B$279:$B$280</definedName>
+    <definedName name="OC_732">'Owner Contacts'!$B$281:$B$281</definedName>
+    <definedName name="OC_735">'Owner Contacts'!$B$282:$B$282</definedName>
+    <definedName name="OC_736">'Owner Contacts'!$B$283:$B$283</definedName>
+    <definedName name="OC_738">'Owner Contacts'!$B$284:$B$284</definedName>
+    <definedName name="OC_750">'Owner Contacts'!$B$285:$B$285</definedName>
+    <definedName name="OC_754">'Owner Contacts'!$B$286:$B$286</definedName>
+    <definedName name="OC_758">'Owner Contacts'!$B$287:$B$287</definedName>
+    <definedName name="OC_759">'Owner Contacts'!$B$288:$B$288</definedName>
+    <definedName name="OC_760">'Owner Contacts'!$B$289:$B$289</definedName>
+    <definedName name="OC_764">'Owner Contacts'!$B$290:$B$290</definedName>
+    <definedName name="OC_765">'Owner Contacts'!$B$291:$B$305</definedName>
+    <definedName name="OC_772">'Owner Contacts'!$B$306:$B$306</definedName>
+    <definedName name="OC_780">'Owner Contacts'!$B$307:$B$308</definedName>
+    <definedName name="OC_792">'Owner Contacts'!$B$309:$B$309</definedName>
+    <definedName name="OC_794">'Owner Contacts'!$B$310:$B$311</definedName>
+    <definedName name="OC_806">'Owner Contacts'!$B$312:$B$313</definedName>
+    <definedName name="OC_807">'Owner Contacts'!$B$314:$B$314</definedName>
+    <definedName name="OC_822">'Owner Contacts'!$B$315:$B$315</definedName>
+    <definedName name="OC_823">'Owner Contacts'!$B$316:$B$317</definedName>
+    <definedName name="OC_824">'Owner Contacts'!$B$318:$B$318</definedName>
+    <definedName name="OC_831">'Owner Contacts'!$B$319:$B$319</definedName>
+    <definedName name="OC_833">'Owner Contacts'!$B$320:$B$321</definedName>
+    <definedName name="OC_844">'Owner Contacts'!$B$322:$B$322</definedName>
+    <definedName name="OC_858">'Owner Contacts'!$B$323:$B$323</definedName>
+    <definedName name="OC_865">'Owner Contacts'!$B$324:$B$324</definedName>
+    <definedName name="OC_871">'Owner Contacts'!$B$325:$B$325</definedName>
+    <definedName name="OC_872">'Owner Contacts'!$B$326:$B$326</definedName>
+    <definedName name="OC_873">'Owner Contacts'!$B$327:$B$327</definedName>
+    <definedName name="OC_876">'Owner Contacts'!$B$328:$B$328</definedName>
+    <definedName name="OC_892">'Owner Contacts'!$B$329:$B$329</definedName>
+    <definedName name="OC_896">'Owner Contacts'!$B$330:$B$332</definedName>
+    <definedName name="OC_902">'Owner Contacts'!$B$333:$B$333</definedName>
+    <definedName name="OC_905">'Owner Contacts'!$B$334:$B$367</definedName>
+    <definedName name="OC_910">'Owner Contacts'!$B$368:$B$369</definedName>
+    <definedName name="OC_929">'Owner Contacts'!$B$370:$B$370</definedName>
+    <definedName name="OC_934">'Owner Contacts'!$B$371:$B$371</definedName>
+    <definedName name="OC_939">'Owner Contacts'!$B$372:$B$374</definedName>
+    <definedName name="OC_940">'Owner Contacts'!$B$375:$B$377</definedName>
+    <definedName name="OC_941">'Owner Contacts'!$B$378:$B$381</definedName>
+    <definedName name="OC_945">'Owner Contacts'!$B$382:$B$382</definedName>
+    <definedName name="OC_949">'Owner Contacts'!$B$383:$B$383</definedName>
+    <definedName name="OC_954">'Owner Contacts'!$B$384:$B$384</definedName>
+    <definedName name="OC_959">'Owner Contacts'!$B$385:$B$389</definedName>
+    <definedName name="OC_960">'Owner Contacts'!$B$390:$B$390</definedName>
+    <definedName name="OC_961">'Owner Contacts'!$B$391:$B$391</definedName>
+    <definedName name="OC_967">'Owner Contacts'!$B$392:$B$392</definedName>
+    <definedName name="OC_970">'Owner Contacts'!$B$393:$B$393</definedName>
+    <definedName name="OC_976">'Owner Contacts'!$B$394:$B$394</definedName>
+    <definedName name="OC_983">'Owner Contacts'!$B$395:$B$395</definedName>
+    <definedName name="OC_985">'Owner Contacts'!$B$396:$B$397</definedName>
+    <definedName name="OC_988">'Owner Contacts'!$B$398:$B$399</definedName>
+    <definedName name="OC_991">'Owner Contacts'!$B$400:$B$400</definedName>
+    <definedName name="OC_994">'Owner Contacts'!$B$401:$B$401</definedName>
+    <definedName name="OC_999">'Owner Contacts'!$B$402:$B$402</definedName>
+    <definedName name="OC_1003">'Owner Contacts'!$B$403:$B$406</definedName>
+    <definedName name="OC_1063">'Owner Contacts'!$B$407:$B$407</definedName>
+    <definedName name="OC_1123">'Owner Contacts'!$B$408:$B$409</definedName>
+    <definedName name="OC_1166">'Owner Contacts'!$B$410:$B$411</definedName>
+    <definedName name="OC_1226">'Owner Contacts'!$B$412:$B$412</definedName>
+    <definedName name="OC_1249">'Owner Contacts'!$B$413:$B$413</definedName>
+    <definedName name="OC_1250">'Owner Contacts'!$B$414:$B$414</definedName>
+    <definedName name="OC_1265">'Owner Contacts'!$B$415:$B$415</definedName>
+    <definedName name="OC_1274">'Owner Contacts'!$B$416:$B$416</definedName>
+    <definedName name="OC_1347">'Owner Contacts'!$B$417:$B$417</definedName>
+    <definedName name="OC_1350">'Owner Contacts'!$B$418:$B$418</definedName>
+    <definedName name="OC_1381">'Owner Contacts'!$B$419:$B$419</definedName>
+    <definedName name="OC_1393">'Owner Contacts'!$B$420:$B$421</definedName>
+    <definedName name="OC_1423">'Owner Contacts'!$B$422:$B$422</definedName>
+    <definedName name="OC_1432">'Owner Contacts'!$B$423:$B$424</definedName>
+    <definedName name="OC_1435">'Owner Contacts'!$B$425:$B$425</definedName>
+    <definedName name="OC_1448">'Owner Contacts'!$B$426:$B$427</definedName>
+    <definedName name="OC_1452">'Owner Contacts'!$B$428:$B$428</definedName>
+    <definedName name="OC_1453">'Owner Contacts'!$B$429:$B$429</definedName>
+    <definedName name="OC_1454">'Owner Contacts'!$B$430:$B$430</definedName>
+    <definedName name="OC_1456">'Owner Contacts'!$B$431:$B$436</definedName>
+    <definedName name="OC_1457">'Owner Contacts'!$B$437:$B$437</definedName>
+    <definedName name="OC_1458">'Owner Contacts'!$B$438:$B$438</definedName>
+    <definedName name="OC_1472">'Owner Contacts'!$B$439:$B$443</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3614" uniqueCount="2891">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4066" uniqueCount="3203">
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color rgb="FFC54C20"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <t xml:space="preserve"> Field always required in first row of a utility conflict</t>
     </r>
   </si>
   <si>
     <t>Note: Utility Owner is anchor column. Only the first row of a utility conflict should contain data, even if columns Q-Z have multiple rows.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <color rgb="FFC54C20"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -1681,50 +1715,53 @@
   <si>
     <t>City of Cambridge</t>
   </si>
   <si>
     <t>City of Campbell</t>
   </si>
   <si>
     <t>City of Canal Fulton</t>
   </si>
   <si>
     <t>City of Canal Winchester</t>
   </si>
   <si>
     <t>City of Canfield</t>
   </si>
   <si>
     <t>City of Carey</t>
   </si>
   <si>
     <t>City of Centerville</t>
   </si>
   <si>
     <t>City of Chillicothe</t>
   </si>
   <si>
+    <t>City of Cincinnati</t>
+  </si>
+  <si>
     <t>City of Circleville</t>
   </si>
   <si>
     <t>City of Cleveland Heights</t>
   </si>
   <si>
     <t>City of Clyde</t>
   </si>
   <si>
     <t>City of Columbiana</t>
   </si>
   <si>
     <t>City of Conneaut</t>
   </si>
   <si>
     <t>City of Coshocton</t>
   </si>
   <si>
     <t>City of Crestline</t>
   </si>
   <si>
     <t>City of Cuyahoga Falls</t>
   </si>
   <si>
     <t>City of Defiance</t>
@@ -1774,50 +1811,53 @@
   <si>
     <t>City of Franklin</t>
   </si>
   <si>
     <t>City of Fremont</t>
   </si>
   <si>
     <t>City of Galion</t>
   </si>
   <si>
     <t>City of Garfield Heights</t>
   </si>
   <si>
     <t>City of Geneva</t>
   </si>
   <si>
     <t>City of Girard</t>
   </si>
   <si>
     <t>City of Greenfield</t>
   </si>
   <si>
     <t>City of Greenville</t>
   </si>
   <si>
+    <t>City of Groveport</t>
+  </si>
+  <si>
     <t>City of Hamilton</t>
   </si>
   <si>
     <t>City of Heath</t>
   </si>
   <si>
     <t>City of Highland Heights</t>
   </si>
   <si>
     <t>City of Hillsboro</t>
   </si>
   <si>
     <t>City of Hubbard</t>
   </si>
   <si>
     <t>City of Huber Heights</t>
   </si>
   <si>
     <t>City of Hudson</t>
   </si>
   <si>
     <t>City of Huron</t>
   </si>
   <si>
     <t>City of Independence</t>
@@ -2719,89 +2759,89 @@
   <si>
     <t>Glo Fiber (Shenandoah Cable)</t>
   </si>
   <si>
     <t>Global Capacity</t>
   </si>
   <si>
     <t>Global Connection</t>
   </si>
   <si>
     <t>Glouster Power</t>
   </si>
   <si>
     <t>GoldStar</t>
   </si>
   <si>
     <t>Grafton Power</t>
   </si>
   <si>
     <t>Granite</t>
   </si>
   <si>
     <t>Great Lakes Energy (GLE-Coop)</t>
   </si>
   <si>
-    <t>Greater Cincinnati Water</t>
-[...1 lines deleted...]
-  <si>
     <t>Greater Cincinnati Water Works (GCWW)</t>
   </si>
   <si>
     <t>GreatWave</t>
   </si>
   <si>
     <t>Guernsey County Water and Sewer Department (GCWSD)</t>
   </si>
   <si>
     <t>Guernsey-Muskingum Electric (Guernsey REC)</t>
   </si>
   <si>
     <t>Guysville Water</t>
   </si>
   <si>
     <t>GW Operating</t>
   </si>
   <si>
     <t>Hamilton County MSD (Metropolitan Sewer District)</t>
   </si>
   <si>
     <t>Hamilton Local Schools</t>
   </si>
   <si>
     <t>Hancock-Wood Electric</t>
   </si>
   <si>
     <t>Harrison County Water (HCWSD)</t>
   </si>
   <si>
     <t>Hecla Water</t>
   </si>
   <si>
     <t>Hecla Water Association (HWA)</t>
   </si>
   <si>
+    <t>Henkels &amp; McCoy</t>
+  </si>
+  <si>
     <t>Henry County Engineer</t>
   </si>
   <si>
     <t>Highland County Water Co (HCWC)</t>
   </si>
   <si>
     <t>Holmes County Sewer (HCEM)</t>
   </si>
   <si>
     <t>Holmes-Wayne Electric</t>
   </si>
   <si>
     <t>Horizon Fiber (Chillicothe Telephone; Horizon)</t>
   </si>
   <si>
     <t>Hubbard Power</t>
   </si>
   <si>
     <t>Hudson Energy (Just Energy)</t>
   </si>
   <si>
     <t>Huffman-Bowers Inc</t>
   </si>
   <si>
     <t>Hypercube</t>
@@ -2992,51 +3032,51 @@
   <si>
     <t>LDMI Telecom (Windstream)</t>
   </si>
   <si>
     <t>LE Energy (Locus Energy)</t>
   </si>
   <si>
     <t>Le-Ax Regional Water District (LEAX)</t>
   </si>
   <si>
     <t>Le-Ax Water</t>
   </si>
   <si>
     <t>Leading Creek Water</t>
   </si>
   <si>
     <t>Lebanon Power</t>
   </si>
   <si>
     <t>Ledcor</t>
   </si>
   <si>
     <t>Legent</t>
   </si>
   <si>
-    <t>Licking Regional Water</t>
+    <t>Licking County Utilities (Licking County Water / Wastewater)</t>
   </si>
   <si>
     <t>Licking Rural Electrification (Newark Electric; The Energy Cooperative)</t>
   </si>
   <si>
     <t>Light Source</t>
   </si>
   <si>
     <t>Lightpath (Altice)</t>
   </si>
   <si>
     <t>Lincoln Township</t>
   </si>
   <si>
     <t>Lingo (Bullseye; Matrix)</t>
   </si>
   <si>
     <t>Lit Fiber (Medina Fiber)</t>
   </si>
   <si>
     <t>Little Hocking Water</t>
   </si>
   <si>
     <t>Little Hocking Water (LHWA)</t>
   </si>
@@ -5578,116 +5618,86 @@
   <si>
     <t>01 Communications|UNKNOWN</t>
   </si>
   <si>
     <t>Kyla Bryant</t>
   </si>
   <si>
     <t>740-446-9221</t>
   </si>
   <si>
     <t>kylabryant@galliah2o.com</t>
   </si>
   <si>
     <t>800 Response|Kyla Bryant</t>
   </si>
   <si>
     <t>Testing</t>
   </si>
   <si>
     <t>614-555-3333</t>
   </si>
   <si>
     <t>ACCESS Fiber (ACCESS Council)|Testing</t>
   </si>
   <si>
-    <t>Kim</t>
-[...7 lines deleted...]
-  <si>
     <t>Shirley Yohnka</t>
   </si>
   <si>
     <t>517-999-3240</t>
   </si>
   <si>
     <t>yohnka.shirley@acd.net</t>
   </si>
   <si>
     <t>ACD.net (Advanced Communications &amp; Data)|Shirley Yohnka</t>
   </si>
   <si>
-    <t>Test User</t>
-[...10 lines deleted...]
-  <si>
     <t>Jonny Hayslip</t>
   </si>
   <si>
     <t>937-544-2396</t>
   </si>
   <si>
     <t>rickadamson@acrwd.com</t>
   </si>
   <si>
     <t>Adams County Regional Water District (ACRWD)|Jonny Hayslip</t>
   </si>
   <si>
     <t>Rodney Little</t>
   </si>
   <si>
     <t>937-544-2305</t>
   </si>
   <si>
     <t>rlittle@adamsrec.com</t>
   </si>
   <si>
     <t>Adams Rural Electric (Adams County REA)|Rodney Little</t>
   </si>
   <si>
-    <t>Test</t>
-[...7 lines deleted...]
-  <si>
     <t>Clarke Saunders</t>
   </si>
   <si>
     <t>740-985-3054</t>
   </si>
   <si>
     <t>cmsaunders@aep.com</t>
   </si>
   <si>
     <t>AEP Ohio (Ohio Power; Columbus Southern Power)|Clarke Saunders</t>
   </si>
   <si>
     <t>Micheal Greenwalt</t>
   </si>
   <si>
     <t>419-670-5081</t>
   </si>
   <si>
     <t>mjgreenwalt@aep.com</t>
   </si>
   <si>
     <t>AEP Ohio (Ohio Power; Columbus Southern Power)|Micheal Greenwalt</t>
   </si>
   <si>
     <t>Mike Carr</t>
@@ -5755,161 +5765,239 @@
   <si>
     <t>sbullman@aep.com</t>
   </si>
   <si>
     <t>AEP Telecom (American Electric Power; AEP Fiber)|Stephen Bullman</t>
   </si>
   <si>
     <t>Una Blanusa</t>
   </si>
   <si>
     <t>Ublanuas@aep.com</t>
   </si>
   <si>
     <t>AEP Telecom (American Electric Power; AEP Fiber)|Una Blanusa</t>
   </si>
   <si>
     <t>Michael Carr</t>
   </si>
   <si>
     <t>tl_publicprojects@aep.com</t>
   </si>
   <si>
     <t>AEP Transmission (American Electric Power; AEP Transco)|Michael Carr</t>
   </si>
   <si>
+    <t>Aaron Huffman</t>
+  </si>
+  <si>
+    <t>937-657-8629</t>
+  </si>
+  <si>
+    <t>ahuffman@trccompanies.com</t>
+  </si>
+  <si>
+    <t>AES Ohio (Dayton Power &amp; Light)|Aaron Huffman</t>
+  </si>
+  <si>
     <t>William Ward</t>
   </si>
   <si>
     <t>800-433-8500</t>
   </si>
   <si>
+    <t>william.ward@aes.com</t>
+  </si>
+  <si>
+    <t>AES Ohio (Dayton Power &amp; Light)|William Ward</t>
+  </si>
+  <si>
+    <t>937-554-9063</t>
+  </si>
+  <si>
     <t>William.Ward@aes.com</t>
   </si>
   <si>
-    <t>AES Ohio (Dayton Power &amp; Light)|William Ward</t>
-[...2 lines deleted...]
-    <t>937-554-9063</t>
+    <t>Bob Geiser</t>
+  </si>
+  <si>
+    <t>330-375-2791</t>
+  </si>
+  <si>
+    <t>bgeiser@akronohio.gov</t>
+  </si>
+  <si>
+    <t>Akron Water|Bob Geiser</t>
   </si>
   <si>
     <t>Bill Horvath</t>
   </si>
   <si>
     <t>419-996-4670</t>
   </si>
   <si>
     <t>bhorvath@allencountyohio.com</t>
   </si>
   <si>
     <t>Allen County Sewer|Bill Horvath</t>
   </si>
   <si>
     <t>Kim Stiles</t>
   </si>
   <si>
     <t>419-996-4674</t>
   </si>
   <si>
     <t>allenwaterdistrict@allencountyohio.com</t>
   </si>
   <si>
     <t>Allen Water District (AWD)|Kim Stiles</t>
   </si>
   <si>
     <t>Breck Cowan</t>
   </si>
   <si>
     <t>513-565-7187</t>
   </si>
   <si>
     <t>breck.cowan@altafiber.com</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)|Breck Cowan</t>
   </si>
   <si>
     <t>Gary McCartney</t>
   </si>
   <si>
     <t>937-271-8730</t>
   </si>
   <si>
     <t>gary.mccartney@altafiber.com</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)|Gary McCartney</t>
   </si>
   <si>
+    <t>John Strauss</t>
+  </si>
+  <si>
+    <t>513-378-2137</t>
+  </si>
+  <si>
+    <t>john.strauss@altafiber.com</t>
+  </si>
+  <si>
+    <t>Altafiber (Cincinnati Bell)|John Strauss</t>
+  </si>
+  <si>
+    <t>513-566-5120</t>
+  </si>
+  <si>
     <t>Ryan Hayhow</t>
   </si>
   <si>
     <t>513-565-0099</t>
   </si>
   <si>
     <t>ryan.hayhow@altafiber.com</t>
   </si>
   <si>
     <t>Altafiber (Cincinnati Bell)|Ryan Hayhow</t>
   </si>
   <si>
+    <t>TC Energy</t>
+  </si>
+  <si>
+    <t>800-562-8931</t>
+  </si>
+  <si>
+    <t>us_crossings@tcenergy.com</t>
+  </si>
+  <si>
+    <t>ANR Pipeline (TC Energy; TransCanada)|TC Energy</t>
+  </si>
+  <si>
     <t>Don Snyder</t>
   </si>
   <si>
     <t>330-832-5764</t>
   </si>
   <si>
     <t>dlsnyder@aquaamerica.com</t>
   </si>
   <si>
     <t>Aqua Ohio - Massillon (Aqua Stark)|Don Snyder</t>
   </si>
   <si>
     <t>Jaran Bartoe</t>
   </si>
   <si>
     <t>740-451-1827</t>
   </si>
   <si>
     <t>jbartoe@agoc.com</t>
   </si>
   <si>
     <t>Armstrong Cable (Guardian; MCTV)|Jaran Bartoe</t>
   </si>
   <si>
     <t>Eric Roughton</t>
   </si>
   <si>
     <t>419-393-2233</t>
   </si>
   <si>
     <t>artelco@bright.net</t>
   </si>
   <si>
     <t>Arthur Mutual Telephone|Eric Roughton</t>
   </si>
   <si>
+    <t>Bob Church</t>
+  </si>
+  <si>
+    <t>440-813-9587</t>
+  </si>
+  <si>
+    <t>rschurch@ashtabulacounty.us</t>
+  </si>
+  <si>
+    <t>Ashtabula County Sewer (ACDES)|Bob Church</t>
+  </si>
+  <si>
+    <t>Benjamin Harvey</t>
+  </si>
+  <si>
+    <t>330-682-1636</t>
+  </si>
+  <si>
+    <t>bharvey@chpk.com</t>
+  </si>
+  <si>
+    <t>Aspire Energy|Benjamin Harvey</t>
+  </si>
+  <si>
     <t>Jennifer Meyer</t>
   </si>
   <si>
     <t>330-682-1646</t>
   </si>
   <si>
     <t>jmeyer@aspireenergyco.com</t>
   </si>
   <si>
     <t>Aspire Energy|Jennifer Meyer</t>
   </si>
   <si>
     <t>Tom Schott</t>
   </si>
   <si>
     <t>330-682-7726</t>
   </si>
   <si>
     <t>tschott@chpk.com</t>
   </si>
   <si>
     <t>Aspire Energy|Tom Schott</t>
   </si>
   <si>
     <t>James Janis</t>
@@ -6055,185 +6143,248 @@
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Shawn Geldine</t>
   </si>
   <si>
     <t>Steve Hylton</t>
   </si>
   <si>
     <t>330-631-7485</t>
   </si>
   <si>
     <t>sh1513@att.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Steve Hylton</t>
   </si>
   <si>
     <t>Thomas Griffin</t>
   </si>
   <si>
     <t>614-270-9780</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Thomas Griffin</t>
   </si>
   <si>
+    <t>Tommy Idely</t>
+  </si>
+  <si>
+    <t>330-384-3152</t>
+  </si>
+  <si>
+    <t>ti8523@att.com</t>
+  </si>
+  <si>
+    <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Tommy Idely</t>
+  </si>
+  <si>
     <t>Tommy Idley</t>
   </si>
   <si>
     <t>216-650-0674</t>
   </si>
   <si>
-    <t>ti8523@att.com</t>
-[...1 lines deleted...]
-  <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Tommy Idley</t>
   </si>
   <si>
     <t>Torrice Robinson</t>
   </si>
   <si>
     <t>330-734-5117</t>
   </si>
   <si>
     <t>tr3463@att.com</t>
   </si>
   <si>
     <t>AT&amp;T Ohio (Ohio Bell; Ameritech; SBC)|Torrice Robinson</t>
   </si>
   <si>
+    <t>Donna Siebenaller</t>
+  </si>
+  <si>
+    <t>419-937-2222</t>
+  </si>
+  <si>
+    <t>djs@bascomtelephone.com</t>
+  </si>
+  <si>
+    <t>Bascom Telephone|Donna Siebenaller</t>
+  </si>
+  <si>
     <t>Gabriel Donahue</t>
   </si>
   <si>
     <t>724-579-8260</t>
   </si>
   <si>
     <t>gdonahue@belmontcountygig.com</t>
   </si>
   <si>
     <t>Belmont County Gig|Gabriel Donahue</t>
   </si>
   <si>
     <t>Brian Street</t>
   </si>
   <si>
     <t>740-695-3144</t>
   </si>
   <si>
     <t>brian.street@belmontcountywater.com</t>
   </si>
   <si>
     <t>Belmont County Sewer|Brian Street</t>
   </si>
   <si>
     <t>Belmont County Water|Brian Street</t>
   </si>
   <si>
     <t>Steve Butler</t>
   </si>
   <si>
     <t>419-302-5949</t>
   </si>
   <si>
     <t>sbutler@corp.watchcomm.net</t>
   </si>
   <si>
     <t>Benton Ridge Telephone (Watch TV)|Steve Butler</t>
   </si>
   <si>
+    <t>Seth Clark</t>
+  </si>
+  <si>
+    <t>330-231-2120</t>
+  </si>
+  <si>
+    <t>76sethclark@gmail.com</t>
+  </si>
+  <si>
+    <t>Berlin Water|Seth Clark</t>
+  </si>
+  <si>
+    <t>Ronda Leford</t>
+  </si>
+  <si>
+    <t>rledford@betheltownshipclark.org</t>
+  </si>
+  <si>
+    <t>Bethel Township|Ronda Leford</t>
+  </si>
+  <si>
     <t>Gio Reillo</t>
   </si>
   <si>
     <t>216-905-0780</t>
   </si>
   <si>
     <t>gio.reillo@bluebirdfiber.com</t>
   </si>
   <si>
     <t>Bluebird Fiber (Everstream; OneCommunity)|Gio Reillo</t>
   </si>
   <si>
     <t>Kann Khay</t>
   </si>
   <si>
     <t>844-733-4700</t>
   </si>
   <si>
     <t>KKhay@everstream.net</t>
   </si>
   <si>
     <t>Bluebird Fiber (Everstream; OneCommunity)|Kann Khay</t>
   </si>
   <si>
+    <t>Scott Billings</t>
+  </si>
+  <si>
+    <t>380-204-5474</t>
+  </si>
+  <si>
+    <t>Bluebird Fiber (Everstream; OneCommunity)|Scott Billings</t>
+  </si>
+  <si>
     <t>Keith Boyle</t>
   </si>
   <si>
     <t>312-809-4708</t>
   </si>
   <si>
     <t>keith.boyle@bp.com</t>
   </si>
   <si>
     <t>BP Products (BP Oil)|Keith Boyle</t>
   </si>
   <si>
     <t>Adam Fields</t>
   </si>
   <si>
     <t>937-217-0774</t>
   </si>
   <si>
     <t>afields@congruex.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Adam Fields</t>
   </si>
   <si>
     <t>Bill Parcels</t>
   </si>
   <si>
     <t>419-599-4024</t>
   </si>
   <si>
     <t>Bill.Parsons@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Bill Parcels</t>
   </si>
   <si>
     <t>Dave Spurgeon III</t>
   </si>
   <si>
     <t>576-242-2882</t>
   </si>
   <si>
     <t>David.L.Spurgeon@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Dave Spurgeon III</t>
   </si>
   <si>
+    <t>Dustin Debo</t>
+  </si>
+  <si>
+    <t>419-685-3492</t>
+  </si>
+  <si>
+    <t>dustin.x.debo@brightspeed.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Dustin Debo</t>
+  </si>
+  <si>
     <t>Eric Flory</t>
   </si>
   <si>
     <t>419-576-7089</t>
   </si>
   <si>
     <t>Eric.Flory@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Eric Flory</t>
   </si>
   <si>
     <t>Jordan Langston</t>
   </si>
   <si>
     <t>980-376-1528</t>
   </si>
   <si>
     <t>Jordan.Langston@Brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Jordan Langston</t>
   </si>
   <si>
     <t>Marnie Varner</t>
@@ -6268,50 +6419,62 @@
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Ryan Birdsall</t>
   </si>
   <si>
     <t>Ryan Gage</t>
   </si>
   <si>
     <t>937-498-5105</t>
   </si>
   <si>
     <t>Gage.Ryan@Brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Ryan Gage</t>
   </si>
   <si>
     <t>Scott Graef</t>
   </si>
   <si>
     <t>kenneth.graef@brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Scott Graef</t>
   </si>
   <si>
+    <t>Steve Lederle</t>
+  </si>
+  <si>
+    <t>980-376-1506</t>
+  </si>
+  <si>
+    <t>relocations@brightspeed.com</t>
+  </si>
+  <si>
+    <t>Brightspeed of Ohio (CenturyLink; Lumen)|Steve Lederle</t>
+  </si>
+  <si>
     <t>Tracy Dzugan</t>
   </si>
   <si>
     <t>419-755-8926</t>
   </si>
   <si>
     <t>Tracy.l.Dzugan@Brightspeed.com</t>
   </si>
   <si>
     <t>Brightspeed of Ohio (CenturyLink; Lumen)|Tracy Dzugan</t>
   </si>
   <si>
     <t>Casey Jones</t>
   </si>
   <si>
     <t>937-375-4106</t>
   </si>
   <si>
     <t>casey@bcrwa.org</t>
   </si>
   <si>
     <t>Brown County Rural Water (BCRWA)|Casey Jones</t>
   </si>
   <si>
     <t>Christian Rodriguez</t>
@@ -6385,149 +6548,248 @@
   <si>
     <t>740-379-9659</t>
   </si>
   <si>
     <t>wclary@buckeyerec.com</t>
   </si>
   <si>
     <t>Wes Clary</t>
   </si>
   <si>
     <t>Buckeye Rural Electric|Wes Clary</t>
   </si>
   <si>
     <t>Joshua Smock</t>
   </si>
   <si>
     <t>513-867-4433</t>
   </si>
   <si>
     <t>joshuas@butlerrual.coop</t>
   </si>
   <si>
     <t>Butler Rural Electric (Butler REC (Butler))|Joshua Smock</t>
   </si>
   <si>
+    <t>Lewis Miller</t>
+  </si>
+  <si>
+    <t>330-489-3310</t>
+  </si>
+  <si>
+    <t>lewis.miller@cantonohio.gov</t>
+  </si>
+  <si>
+    <t>Canton Water|Lewis Miller</t>
+  </si>
+  <si>
+    <t>Aaron Seifring</t>
+  </si>
+  <si>
+    <t>419-586-2311</t>
+  </si>
+  <si>
+    <t>elecdept@celinaohio.org</t>
+  </si>
+  <si>
+    <t>Celina Power|Aaron Seifring</t>
+  </si>
+  <si>
+    <t>Kurtis Williams</t>
+  </si>
+  <si>
+    <t>waterdist@celinaohio.org</t>
+  </si>
+  <si>
+    <t>Celina Water &amp; Sewer|Kurtis Williams</t>
+  </si>
+  <si>
+    <t>Wesley Harris</t>
+  </si>
+  <si>
+    <t>419-586-3032</t>
+  </si>
+  <si>
+    <t>pwsupt@celinaohio.org</t>
+  </si>
+  <si>
+    <t>Celina Water &amp; Sewer|Wesley Harris</t>
+  </si>
+  <si>
+    <t>Ali Streitenberger</t>
+  </si>
+  <si>
+    <t>937-440-1890</t>
+  </si>
+  <si>
+    <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Ali Streitenberger</t>
+  </si>
+  <si>
     <t>Brandon Bachelier</t>
   </si>
   <si>
     <t>BBachelier@entrustsol.com</t>
   </si>
   <si>
     <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Brandon Bachelier</t>
   </si>
   <si>
     <t>Gregory Fishman</t>
   </si>
   <si>
     <t>937-312-2521</t>
   </si>
   <si>
     <t>greg.fishman@centerpointenergy.com</t>
   </si>
   <si>
     <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Gregory Fishman</t>
   </si>
   <si>
-    <t>Nick Dearing</t>
-[...8 lines deleted...]
-    <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Nick Dearing</t>
+    <t>Ian Leatherman</t>
+  </si>
+  <si>
+    <t>463-258-0032</t>
+  </si>
+  <si>
+    <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Ian Leatherman</t>
   </si>
   <si>
     <t>Yemi Olabisi</t>
   </si>
   <si>
     <t>937-578-8816</t>
   </si>
   <si>
     <t>oluwasina.olabisi@centerpointenergy.com</t>
   </si>
   <si>
     <t>CenterPoint Energy Ohio (Vectren; Indiana Gas)|Yemi Olabisi</t>
   </si>
   <si>
     <t>CenturyLink (Brightspeed)|Marnie Varner</t>
   </si>
   <si>
+    <t>Andy Carter</t>
+  </si>
+  <si>
+    <t>513-378-6190</t>
+  </si>
+  <si>
+    <t>andrew.carter@cincinnati-oh.gov</t>
+  </si>
+  <si>
+    <t>Cincinnati Signals|Andy Carter</t>
+  </si>
+  <si>
     <t>Jared Balderson</t>
   </si>
   <si>
     <t>740-593-7636</t>
   </si>
   <si>
     <t>jbalderson@ci.athens.oh.us</t>
   </si>
   <si>
     <t>City of Athens|Jared Balderson</t>
   </si>
   <si>
     <t>Dennis Weaver</t>
   </si>
   <si>
     <t>330-848-6713</t>
   </si>
   <si>
     <t>dweaver@cityofbarberton.com</t>
   </si>
   <si>
     <t>City of Barberton|Dennis Weaver</t>
   </si>
   <si>
     <t>utilities@cityofbarberton.com</t>
   </si>
   <si>
+    <t>City of Cincinnati|Andy Carter</t>
+  </si>
+  <si>
     <t>Mark Lenhart</t>
   </si>
   <si>
     <t>419-782-0841</t>
   </si>
   <si>
     <t>mlehnert@cityofdefiance.com</t>
   </si>
   <si>
     <t>City of Defiance|Mark Lenhart</t>
   </si>
   <si>
+    <t>Amber Mengert</t>
+  </si>
+  <si>
+    <t>wwtp@fostoriaohio.gov</t>
+  </si>
+  <si>
+    <t>City of Fostoria|Amber Mengert</t>
+  </si>
+  <si>
+    <t>Kevin Powell</t>
+  </si>
+  <si>
+    <t>330-342-1750</t>
+  </si>
+  <si>
+    <t>hpp@hudson.oh.us</t>
+  </si>
+  <si>
+    <t>City of Hudson|Kevin Powell</t>
+  </si>
+  <si>
     <t>Andy Gunelfinger</t>
   </si>
   <si>
     <t>740-687-6631</t>
   </si>
   <si>
     <t>Agundelfinger@ci.lancaster.oh.us</t>
   </si>
   <si>
     <t>City of Lancaster|Andy Gunelfinger</t>
   </si>
   <si>
+    <t>Kent Shoemaker</t>
+  </si>
+  <si>
+    <t>419-221-5175</t>
+  </si>
+  <si>
+    <t>Kent.shoemaker@limaohio.gov</t>
+  </si>
+  <si>
+    <t>City of Lima|Kent Shoemaker</t>
+  </si>
+  <si>
     <t>Bruce Walker</t>
   </si>
   <si>
     <t>740-385-4060</t>
   </si>
   <si>
     <t>City of Logan|Bruce Walker</t>
   </si>
   <si>
     <t>Alex Pitts</t>
   </si>
   <si>
     <t>330-830-1722</t>
   </si>
   <si>
     <t>apitts@massillonohio.gov</t>
   </si>
   <si>
     <t>City of Massillon|Alex Pitts</t>
   </si>
   <si>
     <t>Kevin Robertson</t>
   </si>
   <si>
     <t>330-544-9000</t>
@@ -6583,50 +6845,62 @@
   <si>
     <t>Stuart Davis</t>
   </si>
   <si>
     <t>740-352-6912</t>
   </si>
   <si>
     <t>stuartndavis@gmail.com</t>
   </si>
   <si>
     <t>City of Portsmouth|Stuart Davis</t>
   </si>
   <si>
     <t>Leo Shanayda</t>
   </si>
   <si>
     <t>937-525-5800</t>
   </si>
   <si>
     <t>lshanayda@springfieldohio.gov</t>
   </si>
   <si>
     <t>City of Springfield|Leo Shanayda</t>
   </si>
   <si>
+    <t>Chuck Bauer</t>
+  </si>
+  <si>
+    <t>937-521-2155</t>
+  </si>
+  <si>
+    <t>cbauer@clarkcountyohio.gov</t>
+  </si>
+  <si>
+    <t>Clark County Sewer|Chuck Bauer</t>
+  </si>
+  <si>
     <t>Alan Schiely</t>
   </si>
   <si>
     <t>216-664-3638</t>
   </si>
   <si>
     <t>Cleveland Division of Water Pollution Control (Cleveland Water Pollution Control)|Alan Schiely</t>
   </si>
   <si>
     <t>Chris Hirzel</t>
   </si>
   <si>
     <t>216-664-3922</t>
   </si>
   <si>
     <t>chirzel@cpp.org</t>
   </si>
   <si>
     <t>Cleveland Public Power (CPP)|Chris Hirzel</t>
   </si>
   <si>
     <t>Fred Roberts</t>
   </si>
   <si>
     <t>424-447-5590</t>
@@ -6652,74 +6926,98 @@
   <si>
     <t>Robert Heidenescher</t>
   </si>
   <si>
     <t>419-488-3005</t>
   </si>
   <si>
     <t>rlheidenescher54@yahoo.com</t>
   </si>
   <si>
     <t>Cloverdale-Dupont Wastewater|Robert Heidenescher</t>
   </si>
   <si>
     <t>Paul Becker</t>
   </si>
   <si>
     <t>815-557-8416</t>
   </si>
   <si>
     <t>pbecker@cogentco.com</t>
   </si>
   <si>
     <t>Cogent|Paul Becker</t>
   </si>
   <si>
+    <t>Brock Shull</t>
+  </si>
+  <si>
+    <t>724-406-5224</t>
+  </si>
+  <si>
+    <t>bshull@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Brock Shull</t>
+  </si>
+  <si>
     <t>Bryan Koch</t>
   </si>
   <si>
     <t>740-672-6834</t>
   </si>
   <si>
     <t>bkoch@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Bryan Koch</t>
   </si>
   <si>
     <t>Colston Roades</t>
   </si>
   <si>
     <t>419-309-0160</t>
   </si>
   <si>
     <t>croades@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Colston Roades</t>
   </si>
   <si>
+    <t>Hayden Kirkham</t>
+  </si>
+  <si>
+    <t>614-715-0087</t>
+  </si>
+  <si>
+    <t>mkirkham@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Hayden Kirkham</t>
+  </si>
+  <si>
     <t>Howard Mitchell</t>
   </si>
   <si>
     <t>937-505-7893</t>
   </si>
   <si>
     <t>mitchellhoward@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Howard Mitchell</t>
   </si>
   <si>
     <t>John Hull</t>
   </si>
   <si>
     <t>chull@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|John Hull</t>
   </si>
   <si>
     <t>John Lucas</t>
   </si>
   <si>
     <t>419-539-6062</t>
@@ -6769,152 +7067,188 @@
   <si>
     <t>Luke Ince</t>
   </si>
   <si>
     <t>724-355-7944</t>
   </si>
   <si>
     <t>lince@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Luke Ince</t>
   </si>
   <si>
     <t>Michael Paulus</t>
   </si>
   <si>
     <t>740-647-9338</t>
   </si>
   <si>
     <t>mpaulus@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Michael Paulus</t>
   </si>
   <si>
-    <t>mike Magee</t>
-[...10 lines deleted...]
-  <si>
     <t>Mitch Howard</t>
   </si>
   <si>
     <t>mitchellHoward@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Mitch Howard</t>
   </si>
   <si>
     <t>Muhammad Masood</t>
   </si>
   <si>
     <t>724-570-5222</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Muhammad Masood</t>
   </si>
   <si>
     <t>614-301-3875</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|N/A</t>
   </si>
   <si>
     <t>Nate Klaiber</t>
   </si>
   <si>
     <t>419-632-0599</t>
   </si>
   <si>
     <t>NKlaiber@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Nate Klaiber</t>
   </si>
   <si>
     <t>Nicole Geary</t>
   </si>
   <si>
     <t>ngeary@nisource.com</t>
   </si>
   <si>
     <t>Columbia Gas Ohio (NiSource)|Nicole Geary</t>
   </si>
   <si>
+    <t>740-317-5329</t>
+  </si>
+  <si>
+    <t>Rogelio Martinez</t>
+  </si>
+  <si>
+    <t>330-614-2671</t>
+  </si>
+  <si>
+    <t>rmartinez@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Rogelio Martinez</t>
+  </si>
+  <si>
+    <t>Tim Seech</t>
+  </si>
+  <si>
+    <t>740-266-4282</t>
+  </si>
+  <si>
+    <t>tgseech@nisource.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Ohio (NiSource)|Tim Seech</t>
+  </si>
+  <si>
     <t>Timothy Seech</t>
   </si>
   <si>
-    <t>740-266-4282</t>
-[...1 lines deleted...]
-  <si>
     <t>Columbia Gas Ohio (NiSource)|Timothy Seech</t>
   </si>
   <si>
+    <t>Anthony Winters</t>
+  </si>
+  <si>
+    <t>724-223-3944</t>
+  </si>
+  <si>
+    <t>anthony_winters@tcenergy.com</t>
+  </si>
+  <si>
+    <t>Columbia Gas Transmission (TC Energy)|Anthony Winters</t>
+  </si>
+  <si>
     <t>Michael McClung</t>
   </si>
   <si>
     <t>304-549-2498</t>
   </si>
   <si>
     <t>michael_mcclung@transcanada.com</t>
   </si>
   <si>
     <t>Columbia Gas Transmission (TC Energy)|Michael McClung</t>
   </si>
   <si>
     <t>Nick Sayre</t>
   </si>
   <si>
     <t>419-739-3160</t>
   </si>
   <si>
     <t>nsayre@cniteam.com</t>
   </si>
   <si>
     <t>Com Net (CNI)|Nick Sayre</t>
   </si>
   <si>
     <t>Sarah Emans</t>
   </si>
   <si>
     <t>419-739-3124</t>
   </si>
   <si>
     <t>semans@cniteam.com</t>
   </si>
   <si>
     <t>Com Net (CNI)|Sarah Emans</t>
   </si>
   <si>
+    <t>Doug Fishburn</t>
+  </si>
+  <si>
+    <t>260-410-3504</t>
+  </si>
+  <si>
+    <t>william.fishburn@comcast.com</t>
+  </si>
+  <si>
+    <t>Comcast Cable (Xfinity)|Doug Fishburn</t>
+  </si>
+  <si>
     <t>Rich Kopanic</t>
   </si>
   <si>
     <t>412-327-3122</t>
   </si>
   <si>
     <t>richard_kopanic@comcast.com</t>
   </si>
   <si>
     <t>Comcast Cable (Xfinity)|Rich Kopanic</t>
   </si>
   <si>
     <t>Clay Huebner</t>
   </si>
   <si>
     <t>419-947-3055</t>
   </si>
   <si>
     <t>chuebner@consolidated.coop</t>
   </si>
   <si>
     <t>Consolidated Electric (Morrow Electric)|Clay Huebner</t>
   </si>
   <si>
     <t>Bill Martin</t>
@@ -6922,107 +7256,116 @@
   <si>
     <t>740-360-7356</t>
   </si>
   <si>
     <t>wmartin@consolidated.coop</t>
   </si>
   <si>
     <t>Consolidated Fiber (Encompass Fiber; Encompass)|Bill Martin</t>
   </si>
   <si>
     <t>Jon Tarnowski</t>
   </si>
   <si>
     <t>614-940-2462</t>
   </si>
   <si>
     <t>jon.tarnoowski@crowncastle.com</t>
   </si>
   <si>
     <t>Crown Castle Fiber (Lightower; Sunesys)|Jon Tarnowski</t>
   </si>
   <si>
     <t>jon.tarnowski@crowncastle.com</t>
   </si>
   <si>
-    <t>Joe Weinel</t>
-[...8 lines deleted...]
-    <t>Dayton Signals|Joe Weinel</t>
+    <t>Brandon Policicchio</t>
+  </si>
+  <si>
+    <t>937-425-8330</t>
+  </si>
+  <si>
+    <t>bpolicicchio@greaterdaytonrta.org</t>
+  </si>
+  <si>
+    <t>Dayton RTA (Greater Dayton Transit)|Brandon Policicchio</t>
   </si>
   <si>
     <t>Dave Wolf</t>
   </si>
   <si>
     <t>740-548-7746</t>
   </si>
   <si>
     <t>dwolf@delcowater.com</t>
   </si>
   <si>
     <t>Del-Co Water Company (Delco)|Dave Wolf</t>
   </si>
   <si>
+    <t>Andrew McNichols</t>
+  </si>
+  <si>
+    <t>513-384-4731</t>
+  </si>
+  <si>
+    <t>andrew.mcnichols@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Gas (Cincinnati Gas &amp; Electric; CG&amp;E)|Andrew McNichols</t>
+  </si>
+  <si>
+    <t>andrewmcnichols@duke-energy.com</t>
+  </si>
+  <si>
     <t>Brian Hollmann</t>
   </si>
   <si>
     <t>513-906-0128</t>
   </si>
   <si>
     <t>brian.hollmann@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Gas (Cincinnati Gas &amp; Electric; CG&amp;E)|Brian Hollmann</t>
   </si>
   <si>
     <t>Mark Branscum</t>
   </si>
   <si>
     <t>513-287-2366</t>
   </si>
   <si>
     <t>mark.branscum@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Gas (Cincinnati Gas &amp; Electric; CG&amp;E)|Mark Branscum</t>
   </si>
   <si>
     <t>Andy McNichols</t>
   </si>
   <si>
-    <t>513-384-4731</t>
-[...4 lines deleted...]
-  <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Andy McNichols</t>
   </si>
   <si>
     <t>Chris Tepe</t>
   </si>
   <si>
     <t>513-250-6851</t>
   </si>
   <si>
     <t>chris.tepe@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Chris Tepe</t>
   </si>
   <si>
     <t>Joe Tipton</t>
   </si>
   <si>
     <t>859-992-1694</t>
   </si>
   <si>
     <t>joseph.tipton2@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Joe Tipton</t>
@@ -7030,125 +7373,182 @@
   <si>
     <t>Matt Foltz</t>
   </si>
   <si>
     <t>513-497-7102</t>
   </si>
   <si>
     <t>Matthew.foltz@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Matt Foltz</t>
   </si>
   <si>
     <t>Matthew Roe</t>
   </si>
   <si>
     <t>513-846-2320</t>
   </si>
   <si>
     <t>matthew.roe@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Matthew Roe</t>
   </si>
   <si>
+    <t>Nick Hamilton</t>
+  </si>
+  <si>
+    <t>513-240-8825</t>
+  </si>
+  <si>
+    <t>nicholas.hamilton@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Nick Hamilton</t>
+  </si>
+  <si>
     <t>Shane Erhart</t>
   </si>
   <si>
     <t>513-508-9609</t>
   </si>
   <si>
     <t>shane.erhart@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Shane Erhart</t>
   </si>
   <si>
+    <t>Tim Meyer</t>
+  </si>
+  <si>
+    <t>513-659-3513</t>
+  </si>
+  <si>
+    <t>tim.meyer@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Tim Meyer</t>
+  </si>
+  <si>
+    <t>Tony Painter</t>
+  </si>
+  <si>
+    <t>513-287-1266</t>
+  </si>
+  <si>
+    <t>tony.painter@duke-energy.com</t>
+  </si>
+  <si>
+    <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Tony Painter</t>
+  </si>
+  <si>
+    <t>513-910-9184</t>
+  </si>
+  <si>
     <t>Wittley Williams</t>
   </si>
   <si>
     <t>513-401-3592</t>
   </si>
   <si>
     <t>Wittley.Williams@duke-energy.com</t>
   </si>
   <si>
     <t>Duke Energy Ohio (Duke Electric; Cincinnati Gas &amp; Electric)|Wittley Williams</t>
   </si>
   <si>
-    <t>kyle</t>
-[...2 lines deleted...]
-    <t>Eastern Ohio Wastewater (Belmont Co Sewer District)|kyle</t>
+    <t>Valerie Moore</t>
+  </si>
+  <si>
+    <t>740-676-5911</t>
+  </si>
+  <si>
+    <t>vmoore@eorwa.org</t>
+  </si>
+  <si>
+    <t>Eastern Ohio Wastewater (Belmont Co Sewer District)|Valerie Moore</t>
   </si>
   <si>
     <t>Aaron Conant</t>
   </si>
   <si>
     <t>330-664-2409</t>
   </si>
   <si>
     <t>kenneth.conant@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Aaron Conant</t>
   </si>
   <si>
     <t>Adam Kearns</t>
   </si>
   <si>
     <t>330-664-4485</t>
   </si>
   <si>
     <t>adam.kearns@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Adam Kearns</t>
   </si>
   <si>
     <t>Andrew Lonneman</t>
   </si>
   <si>
     <t>330-840-8304</t>
   </si>
   <si>
     <t>andrew.lonneman@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Andrew Lonneman</t>
   </si>
   <si>
     <t>David Carrizales</t>
   </si>
   <si>
     <t>740-743-1309</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|David Carrizales</t>
   </si>
   <si>
+    <t>Jill Breen</t>
+  </si>
+  <si>
+    <t>330-664-2532</t>
+  </si>
+  <si>
+    <t>Jill.A.Breen@dominionenergy.com</t>
+  </si>
+  <si>
+    <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Jill Breen</t>
+  </si>
+  <si>
     <t>Micah Risacher</t>
   </si>
   <si>
     <t>micah.j.riscacher@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Micah Risacher</t>
   </si>
   <si>
     <t>Ryan Bond</t>
   </si>
   <si>
     <t>330-664-2642</t>
   </si>
   <si>
     <t>ryan.bond@enbridge.com</t>
   </si>
   <si>
     <t>Enbridge Gas Ohio (Dominion East Ohio; East Ohio Gas)|Ryan Bond</t>
   </si>
   <si>
     <t>Sam Korsheed</t>
   </si>
   <si>
     <t>330-803-0154</t>
@@ -7210,50 +7610,59 @@
   <si>
     <t>Ryan Russell</t>
   </si>
   <si>
     <t>740-310-0180</t>
   </si>
   <si>
     <t>ryan.russell@eqt.com</t>
   </si>
   <si>
     <t>EQT Production (Rice Energy)|Ryan Russell</t>
   </si>
   <si>
     <t>Keith Melvin</t>
   </si>
   <si>
     <t>740-352-2296</t>
   </si>
   <si>
     <t>keith_melvin@yahoo.com</t>
   </si>
   <si>
     <t>Fiber Optic One|Keith Melvin</t>
   </si>
   <si>
+    <t>Dave Koff</t>
+  </si>
+  <si>
+    <t>540-905-5864</t>
+  </si>
+  <si>
+    <t>FiberLight|Dave Koff</t>
+  </si>
+  <si>
     <t>Mary Walton</t>
   </si>
   <si>
     <t>330-384-4928</t>
   </si>
   <si>
     <t>mwalton@firstenergycorp.com</t>
   </si>
   <si>
     <t>FirstEnergy (FirstEnergy Solutions)|Mary Walton</t>
   </si>
   <si>
     <t>Nick Barman</t>
   </si>
   <si>
     <t>814-868-8840</t>
   </si>
   <si>
     <t>nbarman@firstenergycorp.com</t>
   </si>
   <si>
     <t>FirstEnergy (FirstEnergy Solutions)|Nick Barman</t>
   </si>
   <si>
     <t>Robert Wilson</t>
@@ -7297,53 +7706,50 @@
   <si>
     <t>ira.avery@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Chris Avery</t>
   </si>
   <si>
     <t>David Longworth</t>
   </si>
   <si>
     <t>937-283-5735</t>
   </si>
   <si>
     <t>david.longworth@verison.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|David Longworth</t>
   </si>
   <si>
     <t>david.longworth@verizon.com</t>
   </si>
   <si>
     <t>david.m.longworth@ftr.com</t>
   </si>
   <si>
-    <t>Dustin Debo</t>
-[...1 lines deleted...]
-  <si>
     <t>419-685-3696</t>
   </si>
   <si>
     <t>dustin.debojr@ftr.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Dustin Debo</t>
   </si>
   <si>
     <t>Greg Cornett</t>
   </si>
   <si>
     <t>937-941-6914</t>
   </si>
   <si>
     <t>gregory.cornett@verizon.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Greg Cornett</t>
   </si>
   <si>
     <t>Ivan Cowherd</t>
   </si>
   <si>
     <t>ivan.cowherd@verizon.com</t>
@@ -7393,98 +7799,140 @@
   <si>
     <t>Vinay Sharma</t>
   </si>
   <si>
     <t>946-658-9937</t>
   </si>
   <si>
     <t>V.Sharma@pearce-services.com</t>
   </si>
   <si>
     <t>Frontier (GTE; Verizon North)|Vinay Sharma</t>
   </si>
   <si>
     <t>Kyle Cramblett</t>
   </si>
   <si>
     <t>740-622-6755</t>
   </si>
   <si>
     <t>kcramblett@frontier-power.com</t>
   </si>
   <si>
     <t>Frontier Power (Frontier REC)|Kyle Cramblett</t>
   </si>
   <si>
+    <t>Mark Bradford</t>
+  </si>
+  <si>
+    <t>518-362-6060</t>
+  </si>
+  <si>
+    <t>Mark.bradford@aus.com</t>
+  </si>
+  <si>
+    <t>G4S Technology (Adesta)|Mark Bradford</t>
+  </si>
+  <si>
     <t>John Stenger</t>
   </si>
   <si>
     <t>513-623-1937</t>
   </si>
   <si>
     <t>johnstenger@glenwoodenergy.com</t>
   </si>
   <si>
     <t>Glenwood Energy|John Stenger</t>
   </si>
   <si>
     <t>Gerald Parker</t>
   </si>
   <si>
     <t>740-772-8204</t>
   </si>
   <si>
     <t>gerald.parker@glofiber.com</t>
   </si>
   <si>
     <t>Glo Fiber (Shenandoah Cable)|Gerald Parker</t>
   </si>
   <si>
     <t>Stacie Stearns</t>
   </si>
   <si>
     <t>614-570-4323</t>
   </si>
   <si>
     <t>stacie.stearns@glofiber.com</t>
   </si>
   <si>
     <t>Glo Fiber (Shenandoah Cable)|Stacie Stearns</t>
   </si>
   <si>
+    <t>Daniel Louis</t>
+  </si>
+  <si>
+    <t>513-352-3723</t>
+  </si>
+  <si>
+    <t>daniel.louis@gcww.cincinnati-oh.gov</t>
+  </si>
+  <si>
+    <t>Greater Cincinnati Water Works (GCWW)|Daniel Louis</t>
+  </si>
+  <si>
     <t>Earl Bratfish</t>
   </si>
   <si>
     <t>513-591-6533</t>
   </si>
   <si>
     <t>earl.bratfish@gcww.cincinnati-oh.gov</t>
   </si>
   <si>
     <t>Greater Cincinnati Water Works (GCWW)|Earl Bratfish</t>
   </si>
   <si>
+    <t>Kyle Buckley</t>
+  </si>
+  <si>
+    <t>kyle.buckley@gcww.cincinnat-oh.gov</t>
+  </si>
+  <si>
+    <t>Greater Cincinnati Water Works (GCWW)|Kyle Buckley</t>
+  </si>
+  <si>
+    <t>Mike Cossins</t>
+  </si>
+  <si>
+    <t>michael.cossins@gcww.cincinnati-oh.gov</t>
+  </si>
+  <si>
+    <t>Greater Cincinnati Water Works (GCWW)|Mike Cossins</t>
+  </si>
+  <si>
     <t>Jeff Alfman</t>
   </si>
   <si>
     <t>740-439-1269</t>
   </si>
   <si>
     <t>Guernsey County Water and Sewer Department (GCWSD)|Jeff Alfman</t>
   </si>
   <si>
     <t>Guernseyh20@firewireintrnet.com</t>
   </si>
   <si>
     <t>Blake West</t>
   </si>
   <si>
     <t>740-826-7970</t>
   </si>
   <si>
     <t>bwest@gmenergy.com</t>
   </si>
   <si>
     <t>Guernsey-Muskingum Electric (Guernsey REC)|Blake West</t>
   </si>
   <si>
     <t>Steve Rocknich</t>
@@ -7537,105 +7985,123 @@
   <si>
     <t>Holmes-Wayne Electric|Tim Vickers</t>
   </si>
   <si>
     <t>John Hellstrom</t>
   </si>
   <si>
     <t>john.hellstrom@emp.shentel.com</t>
   </si>
   <si>
     <t>Horizon Fiber (Chillicothe Telephone; Horizon)|John Hellstrom</t>
   </si>
   <si>
     <t>Rusty Rhoades</t>
   </si>
   <si>
     <t>740-656-8292</t>
   </si>
   <si>
     <t>rusty.rhoades@glofiber.com</t>
   </si>
   <si>
     <t>Horizon Fiber (Chillicothe Telephone; Horizon)|Rusty Rhoades</t>
   </si>
   <si>
+    <t>Bruce Bee</t>
+  </si>
+  <si>
+    <t>330-342-1363</t>
+  </si>
+  <si>
+    <t>bbee@hudson.oh.us</t>
+  </si>
+  <si>
+    <t>Hudson Energy (Just Energy)|Bruce Bee</t>
+  </si>
+  <si>
+    <t>Hudson Energy (Just Energy)|Kevin Powell</t>
+  </si>
+  <si>
     <t>Barry Bowers</t>
   </si>
   <si>
     <t>740-605-6011</t>
   </si>
   <si>
     <t>HB@huffmanbowers.com</t>
   </si>
   <si>
     <t>Huffman-Bowers Inc|Barry Bowers</t>
   </si>
   <si>
     <t>Ross Taylor</t>
   </si>
   <si>
-    <t>740-683-5265</t>
+    <t>740-796-3305</t>
   </si>
   <si>
     <t>ongsserv@aol.com</t>
   </si>
   <si>
     <t>J.D. Gas &amp; Oil|Ross Taylor</t>
   </si>
   <si>
     <t>Mr. Larry Foster</t>
   </si>
   <si>
     <t>740-286-5929</t>
   </si>
   <si>
     <t>larry.foster@jacksoncountywater.net</t>
   </si>
   <si>
     <t>Jackson County Water Co. (JCWC)|Mr. Larry Foster</t>
   </si>
   <si>
     <t>Candi Denney</t>
   </si>
   <si>
     <t>740-446-2975</t>
   </si>
   <si>
     <t>cdenney@jbnets.org</t>
   </si>
   <si>
     <t>JB-Nets|Candi Denney</t>
   </si>
   <si>
-    <t>Nick Johnson</t>
-[...5 lines deleted...]
-    <t>Jefferson Twp Water|Nick Johnson</t>
+    <t>Jonathan Sgalla</t>
+  </si>
+  <si>
+    <t>740-283-8577</t>
+  </si>
+  <si>
+    <t>jsgalla@jcwatersewer.com</t>
+  </si>
+  <si>
+    <t>Jefferson County Sewer (JCWSD)|Jonathan Sgalla</t>
   </si>
   <si>
     <t>Chris Hoffman</t>
   </si>
   <si>
     <t>419-532-3218</t>
   </si>
   <si>
     <t>chrish@kalidatel.com</t>
   </si>
   <si>
     <t>Kalida Telephone|Chris Hoffman</t>
   </si>
   <si>
     <t>Dave Hunt</t>
   </si>
   <si>
     <t>daveh@kalidatel.com</t>
   </si>
   <si>
     <t>Kalida Telephone|Dave Hunt</t>
   </si>
   <si>
     <t>740-213-4766</t>
   </si>
@@ -7654,119 +8120,164 @@
   <si>
     <t>Kyle Underwood</t>
   </si>
   <si>
     <t>330-498-9130</t>
   </si>
   <si>
     <t>kunderwood@utilitypipelineltd.com</t>
   </si>
   <si>
     <t>Knox Energy (Utility Pipeline Ltd)|Kyle Underwood</t>
   </si>
   <si>
     <t>Hank Topf</t>
   </si>
   <si>
     <t>740-687-6672</t>
   </si>
   <si>
     <t>Htopf@cilancaster.oh.us</t>
   </si>
   <si>
     <t>Lancaster Gas|Hank Topf</t>
   </si>
   <si>
+    <t>Ryan Brown</t>
+  </si>
+  <si>
+    <t>740-928-0302</t>
+  </si>
+  <si>
+    <t>rbrown@lickingcounty.gov</t>
+  </si>
+  <si>
+    <t>Licking County Utilities (Licking County Water / Wastewater)|Ryan Brown</t>
+  </si>
+  <si>
     <t>Tim Berelsman</t>
   </si>
   <si>
     <t>419-296-1750</t>
   </si>
   <si>
     <t>tim@littlemiamigig.com</t>
   </si>
   <si>
     <t>Little Miami Communications|Tim Berelsman</t>
   </si>
   <si>
+    <t>Jim Hammontree</t>
+  </si>
+  <si>
+    <t>330-499-8817</t>
+  </si>
+  <si>
+    <t>jhammontree@hammontree-engineers.com</t>
+  </si>
+  <si>
+    <t>Lumen|Jim Hammontree</t>
+  </si>
+  <si>
     <t>Relocations</t>
   </si>
   <si>
     <t>330-219-2273</t>
   </si>
   <si>
     <t>relocations@lumen.com</t>
   </si>
   <si>
     <t>Lumen|Relocations</t>
   </si>
   <si>
     <t>608-444-2493</t>
   </si>
   <si>
     <t>Lumen|Ryan Birdsall</t>
   </si>
   <si>
     <t>Steve Kauffman</t>
   </si>
   <si>
     <t>614-554-7071</t>
   </si>
   <si>
     <t>Steve.Kauffman@lumen.com</t>
   </si>
   <si>
     <t>Lumen|Steve Kauffman</t>
   </si>
   <si>
+    <t>Terry Spaw</t>
+  </si>
+  <si>
+    <t>513-644-8933</t>
+  </si>
+  <si>
+    <t>terry.spaw@lumen.com</t>
+  </si>
+  <si>
+    <t>Lumen|Terry Spaw</t>
+  </si>
+  <si>
     <t>steve.kauffman@lumen.com</t>
   </si>
   <si>
     <t>Lumen (Level 3) (Global Crossing)|Steve Kauffman</t>
   </si>
   <si>
     <t>Landon Morris</t>
   </si>
   <si>
     <t>419-957-7792</t>
   </si>
   <si>
     <t>lrmorris@marathonpetroleum.com</t>
   </si>
   <si>
     <t>Marathon (MPLX) (Marathon Pipe Line)|Landon Morris</t>
   </si>
   <si>
+    <t>Ryan Alderson</t>
+  </si>
+  <si>
+    <t>724-338-2723</t>
+  </si>
+  <si>
+    <t>RDAlderson@marathonpetrolem.com</t>
+  </si>
+  <si>
+    <t>Marathon (MPLX) (Marathon Pipe Line)|Ryan Alderson</t>
+  </si>
+  <si>
     <t>Marathon Pipe Line|Landon Morris</t>
   </si>
   <si>
     <t>Ryan Anderson</t>
   </si>
   <si>
-    <t>724-338-2723</t>
-[...1 lines deleted...]
-  <si>
     <t>randerson@marathonpetroleum.com</t>
   </si>
   <si>
     <t>MarkWest Liberty|Ryan Anderson</t>
   </si>
   <si>
     <t>Cynthia Martinez</t>
   </si>
   <si>
     <t>757-799-8038</t>
   </si>
   <si>
     <t>cynthia.martinez@verizon.com</t>
   </si>
   <si>
     <t>MCI (Verizon) (Verizon Business)|Cynthia Martinez</t>
   </si>
   <si>
     <t>Dan Arz</t>
   </si>
   <si>
     <t>440-457-4832</t>
   </si>
   <si>
     <t>daniel.arz@verizon.com</t>
@@ -7789,143 +8300,260 @@
   <si>
     <t>614-816-0361</t>
   </si>
   <si>
     <t>Strad Leiby</t>
   </si>
   <si>
     <t>strad.leiby@verizon.com</t>
   </si>
   <si>
     <t>MCI (Verizon) (Verizon Business)|Strad Leiby</t>
   </si>
   <si>
     <t>Jeremy Lehman</t>
   </si>
   <si>
     <t>330-465-1569</t>
   </si>
   <si>
     <t>jlehman@mctvohio.com</t>
   </si>
   <si>
     <t>MCTV (Massillon Cable; Clear Picture)|Jeremy Lehman</t>
   </si>
   <si>
+    <t>Jarred Ebbing</t>
+  </si>
+  <si>
+    <t>419-586-4209</t>
+  </si>
+  <si>
+    <t>Jarad.ebbing@mercercountyoh.gov</t>
+  </si>
+  <si>
+    <t>Mercer County Sewer (MCSE)|Jarred Ebbing</t>
+  </si>
+  <si>
+    <t>Tim Schoen</t>
+  </si>
+  <si>
+    <t>419-852-2187</t>
+  </si>
+  <si>
+    <t>Sanitary@hometowncable.net</t>
+  </si>
+  <si>
+    <t>Mercer County Sewer (MCSE)|Tim Schoen</t>
+  </si>
+  <si>
+    <t>Jefferey Shields</t>
+  </si>
+  <si>
+    <t>jshields@miamicountysed.com</t>
+  </si>
+  <si>
+    <t>Miami County Sewer (MIAC; MCSE)|Jefferey Shields</t>
+  </si>
+  <si>
+    <t>Naomi Sauro</t>
+  </si>
+  <si>
+    <t>937-613-1651</t>
+  </si>
+  <si>
+    <t>naomi.sauro@aes.com</t>
+  </si>
+  <si>
+    <t>Miami Valley Lighting (AES Lighting; DPL Streetlight; AES Miami)|Naomi Sauro</t>
+  </si>
+  <si>
     <t>Robyn Livesay</t>
   </si>
   <si>
     <t>937-259-7192</t>
   </si>
   <si>
     <t>robyn.livesay@aes.com</t>
   </si>
   <si>
     <t>Miami Valley Lighting (AES Lighting; DPL Streetlight; AES Miami)|Robyn Livesay</t>
   </si>
   <si>
     <t>John Kasler</t>
   </si>
   <si>
     <t>419-673-7289</t>
   </si>
   <si>
     <t>Mid-Ohio Energy|John Kasler</t>
   </si>
   <si>
     <t>skahle@midohioenergy.com</t>
   </si>
   <si>
     <t>Zoe Blank</t>
   </si>
   <si>
     <t>zoe.blank@midohiowsd.gov</t>
   </si>
   <si>
     <t>Mid-Ohio Water &amp; Sewer|Zoe Blank</t>
   </si>
   <si>
     <t>Andrew Roettger</t>
   </si>
   <si>
     <t>419-305-7746</t>
   </si>
   <si>
     <t>aroettger@midwestrec.com</t>
   </si>
   <si>
     <t>Mid-West Electric|Andrew Roettger</t>
   </si>
   <si>
+    <t>Midwest Telecom|Andrew Roettger</t>
+  </si>
+  <si>
     <t>Casey Neal</t>
   </si>
   <si>
     <t>740-820-2151</t>
   </si>
   <si>
     <t>casey.neal@falcon1.net</t>
   </si>
   <si>
     <t>Minford Telephone (Falcon1)|Casey Neal</t>
   </si>
   <si>
+    <t>David Koff</t>
+  </si>
+  <si>
+    <t>650-942-1234</t>
+  </si>
+  <si>
+    <t>MMI Fiber|David Koff</t>
+  </si>
+  <si>
     <t>Ken Stewart</t>
   </si>
   <si>
     <t>937-728-3689</t>
   </si>
   <si>
     <t>stewartk@mchohio.org</t>
   </si>
   <si>
     <t>Montgomery County Sewer (MONC; MCES)|Ken Stewart</t>
   </si>
   <si>
     <t>Rob Franklin</t>
   </si>
   <si>
     <t>513-557-7188</t>
   </si>
   <si>
     <t>msdutilityreview@cincinnati-oh.gov</t>
   </si>
   <si>
     <t>MSDGC (Metropolitan Sewer District of Greater Cincinnati)|Rob Franklin</t>
   </si>
   <si>
+    <t>Stan Lucas</t>
+  </si>
+  <si>
+    <t>740-452-4940</t>
+  </si>
+  <si>
+    <t>SDLucas@muskingumcounty.org</t>
+  </si>
+  <si>
+    <t>Muskingum County Sewer (MCSD)|Stan Lucas</t>
+  </si>
+  <si>
+    <t>Don Madden</t>
+  </si>
+  <si>
+    <t>740-453-0678</t>
+  </si>
+  <si>
+    <t>DDMadden@muskingumcounty.org</t>
+  </si>
+  <si>
+    <t>Muskingum County Water (MCWD)|Don Madden</t>
+  </si>
+  <si>
+    <t>Will Poling</t>
+  </si>
+  <si>
+    <t>740-641-8751</t>
+  </si>
+  <si>
+    <t>wpoling@theenergycoop.com</t>
+  </si>
+  <si>
+    <t>National Gas &amp; Oil (The Energy Cooperative)|Will Poling</t>
+  </si>
+  <si>
     <t>Robert Stoerkel</t>
   </si>
   <si>
     <t>216-881-6600</t>
   </si>
   <si>
     <t>stoerkelr@neorsd.org</t>
   </si>
   <si>
     <t>NE Ohio Regional Sewer|Robert Stoerkel</t>
   </si>
   <si>
+    <t>Preston Meyer</t>
+  </si>
+  <si>
+    <t>419-753-2457</t>
+  </si>
+  <si>
+    <t>preston@nktelco.net</t>
+  </si>
+  <si>
+    <t>NKTelco (New Knoxville Telephone)|Preston Meyer</t>
+  </si>
+  <si>
+    <t>Rodney Hartings</t>
+  </si>
+  <si>
+    <t>419-753-5019</t>
+  </si>
+  <si>
+    <t>rhartings@nktelco.com</t>
+  </si>
+  <si>
+    <t>NKTelco (New Knoxville Telephone)|Rodney Hartings</t>
+  </si>
+  <si>
     <t>Andy Ruffing</t>
   </si>
   <si>
     <t>419-426-3072</t>
   </si>
   <si>
     <t>ARuffing@fesco-oh.org</t>
   </si>
   <si>
     <t>North Central Electric|Andy Ruffing</t>
   </si>
   <si>
     <t>Matt Feasel</t>
   </si>
   <si>
     <t>mfeasel@fesco-oh.org</t>
   </si>
   <si>
     <t>North Central Electric|Matt Feasel</t>
   </si>
   <si>
     <t>Derek Witsberger</t>
   </si>
   <si>
     <t>330-691-3152</t>
@@ -7951,50 +8579,62 @@
   <si>
     <t>Tim Neal</t>
   </si>
   <si>
     <t>740-259-2789</t>
   </si>
   <si>
     <t>t.neal@nwrwater.com</t>
   </si>
   <si>
     <t>Northwest Regional Water|Tim Neal</t>
   </si>
   <si>
     <t>Matt Dennis</t>
   </si>
   <si>
     <t>419-806-5921</t>
   </si>
   <si>
     <t>mdennis@nwwsd.org</t>
   </si>
   <si>
     <t>Northwestern Water &amp; Sewer District (NWWS)|Matt Dennis</t>
   </si>
   <si>
+    <t>Derrich Schierloh</t>
+  </si>
+  <si>
+    <t>419-999-6857</t>
+  </si>
+  <si>
+    <t>Derrich.Schierloh@dot.ohio.gov</t>
+  </si>
+  <si>
+    <t>ODOT District 1 (Ohio Dept. of Transportation; DOT)|Derrich Schierloh</t>
+  </si>
+  <si>
     <t>Dylan Foukes, P.E., PTOE</t>
   </si>
   <si>
     <t>419-409-1068</t>
   </si>
   <si>
     <t>dylan.foukes@dot.ohio.gov</t>
   </si>
   <si>
     <t>ODOT District 2 (Ohio Dept. of Transportation; DOT)|Dylan Foukes, P.E., PTOE</t>
   </si>
   <si>
     <t>Elizabeth Murphy</t>
   </si>
   <si>
     <t>Elizabeth.murphy@dot.ohio.gov</t>
   </si>
   <si>
     <t>ODOT District 6 (Ohio Dept. of Transportation; DOT)|Elizabeth Murphy</t>
   </si>
   <si>
     <t>Kirk Niemeyer</t>
   </si>
   <si>
     <t>937-538-6280</t>
@@ -8053,50 +8693,59 @@
   <si>
     <t>Ohio Edison (FirstEnergy)|Chris Harper</t>
   </si>
   <si>
     <t>Christian Putzier</t>
   </si>
   <si>
     <t>440-829-9265</t>
   </si>
   <si>
     <t>cputzier@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Christian Putzier</t>
   </si>
   <si>
     <t>Christopher Harper</t>
   </si>
   <si>
     <t>937-207-9045</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Christopher Harper</t>
   </si>
   <si>
+    <t>Cory Lawson</t>
+  </si>
+  <si>
+    <t>clawson@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>Ohio Edison (FirstEnergy)|Cory Lawson</t>
+  </si>
+  <si>
     <t>Eric Livesay</t>
   </si>
   <si>
     <t>330-618-6903</t>
   </si>
   <si>
     <t>elivesay@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Eric Livesay</t>
   </si>
   <si>
     <t>Eric Skabla</t>
   </si>
   <si>
     <t>937-206-2577</t>
   </si>
   <si>
     <t>skablae@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Eric Skabla</t>
   </si>
   <si>
     <t>Erik Skabla</t>
@@ -8113,53 +8762,89 @@
   <si>
     <t>jmzassick@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|John Zassick</t>
   </si>
   <si>
     <t>Josh Trego</t>
   </si>
   <si>
     <t>330-436-2695</t>
   </si>
   <si>
     <t>dtrego@firstenergycorp.com</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|Josh Trego</t>
   </si>
   <si>
     <t>419-627-6887</t>
   </si>
   <si>
     <t>Ohio Edison (FirstEnergy)|N/A</t>
   </si>
   <si>
+    <t>Nathan Smaby</t>
+  </si>
+  <si>
+    <t>330-606-4243</t>
+  </si>
+  <si>
+    <t>nsmaby@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>Ohio Edison (FirstEnergy)|Nathan Smaby</t>
+  </si>
+  <si>
     <t>Ohio Edison (FirstEnergy)|Robert Wilson</t>
   </si>
   <si>
+    <t>Seth Cameron</t>
+  </si>
+  <si>
+    <t>330-813-2778</t>
+  </si>
+  <si>
+    <t>scameron@firstenergycorp.com</t>
+  </si>
+  <si>
+    <t>Ohio Edison (FirstEnergy)|Seth Cameron</t>
+  </si>
+  <si>
+    <t>Travis Ballog</t>
+  </si>
+  <si>
+    <t>330-730-8942</t>
+  </si>
+  <si>
+    <t>ballogt@firstenegycorp.com</t>
+  </si>
+  <si>
+    <t>Ohio Edison (FirstEnergy)|Travis Ballog</t>
+  </si>
+  <si>
     <t>419-734-2369</t>
   </si>
   <si>
     <t>Ohio Telecom|N/A</t>
   </si>
   <si>
     <t>Jarred Jeffrey</t>
   </si>
   <si>
     <t>518-480-9619</t>
   </si>
   <si>
     <t>jarred.jeffrey@omnifiber.com</t>
   </si>
   <si>
     <t>Omni Fiber|Jarred Jeffrey</t>
   </si>
   <si>
     <t>Mark Johnson</t>
   </si>
   <si>
     <t>513-608-7747</t>
   </si>
   <si>
     <t>mark.johnson@omnifiber.com</t>
@@ -8170,74 +8855,98 @@
   <si>
     <t>Bill Honigford</t>
   </si>
   <si>
     <t>419-453-3324</t>
   </si>
   <si>
     <t>billh@ottovillemutual.com</t>
   </si>
   <si>
     <t>Ottoville Telephone|Bill Honigford</t>
   </si>
   <si>
     <t>Chase Lash</t>
   </si>
   <si>
     <t>330-602-5551</t>
   </si>
   <si>
     <t>clash@owsacq.com</t>
   </si>
   <si>
     <t>OWS Acquisition (Diversified Energy)|Chase Lash</t>
   </si>
   <si>
+    <t>Troy Valasek</t>
+  </si>
+  <si>
+    <t>330-587-1009</t>
+  </si>
+  <si>
+    <t>tvalasek@owsacq.com</t>
+  </si>
+  <si>
+    <t>OWS Acquisition (Diversified Energy)|Troy Valasek</t>
+  </si>
+  <si>
     <t>Rob Weisenburger</t>
   </si>
   <si>
     <t>419-399-1871</t>
   </si>
   <si>
     <t>rweisenburger@ppec.coop</t>
   </si>
   <si>
     <t>Paulding-Putnam Electric|Rob Weisenburger</t>
   </si>
   <si>
     <t>Zack Kauser</t>
   </si>
   <si>
     <t>567-304-3532</t>
   </si>
   <si>
     <t>Zkauser@ppec.coop</t>
   </si>
   <si>
     <t>Paulding-Putnam Electric|Zack Kauser</t>
   </si>
   <si>
+    <t>Ryan Lindsey</t>
+  </si>
+  <si>
+    <t>618-806-4227</t>
+  </si>
+  <si>
+    <t>rlindsey@nrtc.coop</t>
+  </si>
+  <si>
+    <t>Paulding-Putnam Fiber (Paulding-Putnam REC Fiber)|Ryan Lindsey</t>
+  </si>
+  <si>
     <t>Faron Young</t>
   </si>
   <si>
     <t>740-947-2524</t>
   </si>
   <si>
     <t>fyoung@pikewaterinc.org</t>
   </si>
   <si>
     <t>Pike County Water Co. (PCWC)|Faron Young</t>
   </si>
   <si>
     <t>Kirk Seeling</t>
   </si>
   <si>
     <t>kseeling@utilitypipelineltd.com</t>
   </si>
   <si>
     <t>Pike Natural Gas|Kirk Seeling</t>
   </si>
   <si>
     <t>Stephen "Kash" Pinto</t>
   </si>
   <si>
     <t>spinto@utilitypipelineltd.com</t>
@@ -8266,89 +8975,110 @@
   <si>
     <t>740-704-7159</t>
   </si>
   <si>
     <t>pebwater@gmail.com</t>
   </si>
   <si>
     <t>Portersville East Branch Water|James Montgomery</t>
   </si>
   <si>
     <t>740-342-1290</t>
   </si>
   <si>
     <t>Portersville East Branch Water|Portersville East Branch Water</t>
   </si>
   <si>
     <t>Junior Leasure</t>
   </si>
   <si>
     <t>740-336-6622</t>
   </si>
   <si>
     <t>Pure Water|Junior Leasure</t>
   </si>
   <si>
+    <t>Brian Miller</t>
+  </si>
+  <si>
+    <t>419-267-5185</t>
+  </si>
+  <si>
+    <t>bmiller@rtcmail.net</t>
+  </si>
+  <si>
+    <t>Ridgeville Telephone|Brian Miller</t>
+  </si>
+  <si>
     <t>Brad Long</t>
   </si>
   <si>
     <t>740-774-4117</t>
   </si>
   <si>
     <t>blong@rosscowater.org</t>
   </si>
   <si>
     <t>Ross County Water (RCWC)|Brad Long</t>
   </si>
   <si>
     <t>Andrew Shonkwiler</t>
   </si>
   <si>
     <t>740-259-2301</t>
   </si>
   <si>
     <t>ashonkwiler@water1.org</t>
   </si>
   <si>
     <t>Scioto Co. Regional Water (SCRWP)|Andrew Shonkwiler</t>
   </si>
   <si>
     <t>Scioto County Regional Water (SCRW)|Jerry Pickelsimer</t>
   </si>
   <si>
     <t>Jeff Spradlin</t>
   </si>
   <si>
     <t>740-354-9140</t>
   </si>
   <si>
     <t>sciotowatergm@aol.com</t>
   </si>
   <si>
     <t>Scioto Water|Jeff Spradlin</t>
   </si>
   <si>
+    <t>Mark Zimmerman</t>
+  </si>
+  <si>
+    <t>mzimmerman@senecacountyohio.gov</t>
+  </si>
+  <si>
+    <t>Seneca County Engineer|Mark Zimmerman</t>
+  </si>
+  <si>
     <t>Patrick Dunham</t>
   </si>
   <si>
     <t>740-947-2409</t>
   </si>
   <si>
     <t>pdunham@socs.cc</t>
   </si>
   <si>
     <t>SOCS|Patrick Dunham</t>
   </si>
   <si>
     <t>Bryant Blake</t>
   </si>
   <si>
     <t>740-422-6427</t>
   </si>
   <si>
     <t>blake@southcentralpower.com</t>
   </si>
   <si>
     <t>South Central Power (South Central REC)|Bryant Blake</t>
   </si>
   <si>
     <t>Mike Chalfan</t>
@@ -8422,86 +9152,119 @@
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Bryan Cruse</t>
   </si>
   <si>
     <t>Chad Joseph</t>
   </si>
   <si>
     <t>740-819-0705</t>
   </si>
   <si>
     <t>chad.joseph@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Chad Joseph</t>
   </si>
   <si>
     <t>Emil Symister</t>
   </si>
   <si>
     <t>emil.symister@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Emil Symister</t>
   </si>
   <si>
+    <t>Frank Bowen</t>
+  </si>
+  <si>
+    <t>frank.bowen@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Frank Bowen</t>
+  </si>
+  <si>
     <t>Hussain Abdul-Zahir</t>
   </si>
   <si>
     <t>513-635-2070</t>
   </si>
   <si>
     <t>hussain.abdul-zahir@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Hussain Abdul-Zahir</t>
   </si>
   <si>
+    <t>ian Whatley</t>
+  </si>
+  <si>
+    <t>937-396-8591</t>
+  </si>
+  <si>
+    <t>ian.whatley@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|ian Whatley</t>
+  </si>
+  <si>
     <t>Jason Sprague</t>
   </si>
   <si>
     <t>440-261-4607</t>
   </si>
   <si>
     <t>jason.sprague@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Jason Sprague</t>
   </si>
   <si>
     <t>Jeffery Adams</t>
   </si>
   <si>
     <t>606-207-8203</t>
   </si>
   <si>
     <t>jeffrey.ladams@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Jeffery Adams</t>
   </si>
   <si>
+    <t>Jim O'Reilly</t>
+  </si>
+  <si>
+    <t>513-386-5483</t>
+  </si>
+  <si>
+    <t>jim.oreilly@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Jim O'Reilly</t>
+  </si>
+  <si>
     <t>Joe Escobedo</t>
   </si>
   <si>
     <t>440-219-6244</t>
   </si>
   <si>
     <t>joe.escobedosr@spectrum.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Joe Escobedo</t>
   </si>
   <si>
     <t>Joey Vlock</t>
   </si>
   <si>
     <t>614-402-1979</t>
   </si>
   <si>
     <t>joseph.vlock@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Joey Vlock</t>
   </si>
   <si>
     <t>John Longworth</t>
@@ -8521,131 +9284,185 @@
   <si>
     <t>419-295-3859</t>
   </si>
   <si>
     <t>Jonathan.Puckett@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Jonathon Pucket</t>
   </si>
   <si>
     <t>Joseph Bailey</t>
   </si>
   <si>
     <t>740-648-3091</t>
   </si>
   <si>
     <t>joseph.bailey@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Joseph Bailey</t>
   </si>
   <si>
     <t>740-648-3099</t>
   </si>
   <si>
+    <t>Keith Jones</t>
+  </si>
+  <si>
+    <t>419-584-5183</t>
+  </si>
+  <si>
+    <t>keith.jones@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Keith Jones</t>
+  </si>
+  <si>
     <t>Kent Rieger</t>
   </si>
   <si>
     <t>513-386-5499</t>
   </si>
   <si>
     <t>kent.rieger@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Kent Rieger</t>
   </si>
   <si>
     <t>kent.rieger@spectrum.com</t>
   </si>
   <si>
     <t>Larry Busby</t>
   </si>
   <si>
     <t>419-516-9398</t>
   </si>
   <si>
     <t>Larry.Busby@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Larry Busby</t>
   </si>
   <si>
+    <t>Mark-Henry Reynolds</t>
+  </si>
+  <si>
+    <t>mark-henry.reynolds@spectrum.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Mark-Henry Reynolds</t>
+  </si>
+  <si>
     <t>Mary Evans</t>
   </si>
   <si>
     <t>937-396-8611</t>
   </si>
   <si>
     <t>mary.evans@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Mary Evans</t>
   </si>
   <si>
     <t>614-255-6340</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|N/A</t>
   </si>
   <si>
+    <t>Rhonda Hebert</t>
+  </si>
+  <si>
+    <t>937-425-8828</t>
+  </si>
+  <si>
+    <t>Rhonda.hebert@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Rhonda Hebert</t>
+  </si>
+  <si>
+    <t>Rick Ives</t>
+  </si>
+  <si>
+    <t>740-404-2894</t>
+  </si>
+  <si>
+    <t>rick.ives@spectrum.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Rick Ives</t>
+  </si>
+  <si>
+    <t>Rick Lyle</t>
+  </si>
+  <si>
+    <t>419-303-2487</t>
+  </si>
+  <si>
+    <t>Richard.lyle@spectrum.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Rick Lyle</t>
+  </si>
+  <si>
     <t>Ron Ickes</t>
   </si>
   <si>
     <t>216-392-7964</t>
   </si>
   <si>
+    <t>ron.ickes@charter.com</t>
+  </si>
+  <si>
+    <t>Spectrum (Charter Communications; Time Warner)|Ron Ickes</t>
+  </si>
+  <si>
     <t>ron.ickes@spectrum.com</t>
   </si>
   <si>
-    <t>Spectrum (Charter Communications; Time Warner)|Ron Ickes</t>
+    <t>330-494-9200</t>
+  </si>
+  <si>
+    <t>ron.ikes@spectrum.com</t>
   </si>
   <si>
     <t>Sean Beavis</t>
   </si>
   <si>
     <t>419-632-6723</t>
   </si>
   <si>
-    <t>sean.beavis@charter.com</t>
+    <t>Sean.Beavis@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Sean Beavis</t>
   </si>
   <si>
-    <t>Steve Myers</t>
-[...10 lines deleted...]
-  <si>
     <t>Todd VanVranken</t>
   </si>
   <si>
     <t>513-386-5958</t>
   </si>
   <si>
     <t>todd.vanvranken@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Todd VanVranken</t>
   </si>
   <si>
     <t>Tyler Hill</t>
   </si>
   <si>
     <t>Tyler.Hill@charter.com</t>
   </si>
   <si>
     <t>Spectrum (Charter Communications; Time Warner)|Tyler Hill</t>
   </si>
   <si>
     <t>Zac Hatmacher</t>
   </si>
   <si>
     <t>740-648-3108</t>
@@ -8680,95 +9497,110 @@
   <si>
     <t>Stark County Sewer (SCRSD)|Tom Davis</t>
   </si>
   <si>
     <t>Rick Eikenberry</t>
   </si>
   <si>
     <t>419-764-0350</t>
   </si>
   <si>
     <t>rick.ekleberry@syctelco.com</t>
   </si>
   <si>
     <t>Sycamore Telephone|Rick Eikenberry</t>
   </si>
   <si>
     <t>Forbes Miner</t>
   </si>
   <si>
     <t>303-763-3133</t>
   </si>
   <si>
     <t>Tallgrass Energy|Forbes Miner</t>
   </si>
   <si>
-    <t>Anthony Winters</t>
-[...7 lines deleted...]
-  <si>
     <t>TC Energy (Columbia Gas; ANR Pipeline)|Anthony Winters</t>
   </si>
   <si>
     <t>Christopher Walton</t>
   </si>
   <si>
     <t>330-692-1843</t>
   </si>
   <si>
     <t>christopher_walton@tcenergy.com</t>
   </si>
   <si>
     <t>TC Energy (Columbia Gas; ANR Pipeline)|Christopher Walton</t>
   </si>
   <si>
+    <t>John Gaver</t>
+  </si>
+  <si>
+    <t>832-320-6520</t>
+  </si>
+  <si>
+    <t>john_gaver@tcenergy.com</t>
+  </si>
+  <si>
+    <t>TC Energy (Columbia Gas; ANR Pipeline)|John Gaver</t>
+  </si>
+  <si>
     <t>Chris Hagan</t>
   </si>
   <si>
     <t>Chris.Hagan@tcenergy.com</t>
   </si>
   <si>
     <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|Chris Hagan</t>
   </si>
   <si>
     <t>Ryan Turner</t>
   </si>
   <si>
     <t>740-270-8922</t>
   </si>
   <si>
     <t>ryan_turner@tcenergy.com</t>
   </si>
   <si>
     <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|Ryan Turner</t>
   </si>
   <si>
+    <t>TJ Horner</t>
+  </si>
+  <si>
+    <t>304-904-5436</t>
+  </si>
+  <si>
+    <t>tj_horner@tcenergy.com</t>
+  </si>
+  <si>
+    <t>TC Energy Transmission (Columbia Gas Transmission; NiSource)|TJ Horner</t>
+  </si>
+  <si>
     <t>Kirk Knowles</t>
   </si>
   <si>
     <t>419-596-1133</t>
   </si>
   <si>
     <t>TDSTelecomOSP@tdstelecom.com</t>
   </si>
   <si>
     <t>TDS Telecom|Kirk Knowles</t>
   </si>
   <si>
     <t>Mark Davis</t>
   </si>
   <si>
     <t>513-518-2293</t>
   </si>
   <si>
     <t>mark.davis@tdstelecom.com</t>
   </si>
   <si>
     <t>TDS Telecom|Mark Davis</t>
   </si>
   <si>
     <t>Michael Johnson</t>
@@ -8902,242 +9734,350 @@
   <si>
     <t>Bud Rowland</t>
   </si>
   <si>
     <t>740-525-4541</t>
   </si>
   <si>
     <t>bud.water2@gmail.com</t>
   </si>
   <si>
     <t>Tri-County Rural Water and Sewer|Bud Rowland</t>
   </si>
   <si>
     <t>Gary Newbrough</t>
   </si>
   <si>
     <t>330-675-7753</t>
   </si>
   <si>
     <t>senewbro@co.trumbull.oh.us</t>
   </si>
   <si>
     <t>Trumbull County Sewer (TCES; Trumbull Sewer)|Gary Newbrough</t>
   </si>
   <si>
+    <t>Carl Tussel</t>
+  </si>
+  <si>
+    <t>440-645-4550</t>
+  </si>
+  <si>
+    <t>mimpa11@yahoo.com</t>
+  </si>
+  <si>
+    <t>Tussel Jr Oil &amp; Gas|Carl Tussel</t>
+  </si>
+  <si>
     <t>Sam Vohsen</t>
   </si>
   <si>
     <t>816-814-9768</t>
   </si>
   <si>
     <t>upngis@upnfiber.com</t>
   </si>
   <si>
     <t>Unite Private Networks|Sam Vohsen</t>
   </si>
   <si>
     <t>Chris Barker</t>
   </si>
   <si>
     <t>606-315-3820</t>
   </si>
   <si>
     <t>chris.barker@windstream.com</t>
   </si>
   <si>
     <t>Uniti Fiber|Chris Barker</t>
   </si>
   <si>
     <t>Leon Taylor</t>
   </si>
   <si>
     <t>937-725-5358</t>
   </si>
   <si>
     <t>leon.taylor@uniti.com</t>
   </si>
   <si>
     <t>Uniti Fiber|Leon Taylor</t>
   </si>
   <si>
     <t>Christopher McGinnis</t>
   </si>
   <si>
     <t>330-343-2343</t>
   </si>
   <si>
     <t>cmcginnis@usgs.gov</t>
   </si>
   <si>
     <t>US Geological Survey|Christopher McGinnis</t>
   </si>
   <si>
+    <t>Thomas Harris</t>
+  </si>
+  <si>
+    <t>614-430-7727</t>
+  </si>
+  <si>
+    <t>tharris@usgs.gov</t>
+  </si>
+  <si>
+    <t>US Geological Survey|Thomas Harris</t>
+  </si>
+  <si>
+    <t>Wesley Payne</t>
+  </si>
+  <si>
+    <t>412-292-9387</t>
+  </si>
+  <si>
+    <t>wpayne@ussignal.com</t>
+  </si>
+  <si>
+    <t>US Signal|Wesley Payne</t>
+  </si>
+  <si>
     <t>Josh Sholtis</t>
   </si>
   <si>
     <t>740-891-1529</t>
   </si>
   <si>
     <t>jsholtis@utilitypipelineltd.com</t>
   </si>
   <si>
     <t>Utility Pipeline Ltd|Josh Sholtis</t>
   </si>
   <si>
     <t>Matt Smith</t>
   </si>
   <si>
     <t>419-646-3435</t>
   </si>
   <si>
     <t>Vaughnsville Telephone|Matt Smith</t>
   </si>
   <si>
     <t>Verizon Wireless|Cynthia Martinez</t>
   </si>
   <si>
+    <t>Kevin Jackson</t>
+  </si>
+  <si>
+    <t>kevin.jackson@verizon.com</t>
+  </si>
+  <si>
+    <t>Verizon Wireless|Kevin Jackson</t>
+  </si>
+  <si>
     <t>Nathan Emerson</t>
   </si>
   <si>
     <t>330-815-3202</t>
   </si>
   <si>
     <t>nathan.emerson@verizon.com</t>
   </si>
   <si>
     <t>Verizon Wireless|Nathan Emerson</t>
   </si>
   <si>
+    <t>Sean Batchelder</t>
+  </si>
+  <si>
+    <t>sean.batchelder@verizon.com</t>
+  </si>
+  <si>
+    <t>Verizon Wireless|Sean Batchelder</t>
+  </si>
+  <si>
     <t>Kevin Jones</t>
   </si>
   <si>
     <t>740-942-8844</t>
   </si>
   <si>
     <t>mayor@villageofcadiz.com</t>
   </si>
   <si>
     <t>Village of Cadiz|Kevin Jones</t>
   </si>
   <si>
+    <t>Aaron Rengers</t>
+  </si>
+  <si>
+    <t>937-467-2665</t>
+  </si>
+  <si>
+    <t>Village of Fort Recovery|Aaron Rengers</t>
+  </si>
+  <si>
+    <t>Randy Diller</t>
+  </si>
+  <si>
+    <t>419-733-2542</t>
+  </si>
+  <si>
+    <t>Village of Fort Recovery|Randy Diller</t>
+  </si>
+  <si>
     <t>Joe Petro</t>
   </si>
   <si>
     <t>Village of Hopedale|Joe Petro</t>
   </si>
   <si>
     <t>petrojoe670@gmail.com</t>
   </si>
   <si>
     <t>Village Office</t>
   </si>
   <si>
     <t>440-632-5248</t>
   </si>
   <si>
     <t>Village of Middlefield|Village Office</t>
   </si>
   <si>
+    <t>Derek Allen</t>
+  </si>
+  <si>
+    <t>419-946-1931</t>
+  </si>
+  <si>
+    <t>administrator@mountgilead.net</t>
+  </si>
+  <si>
+    <t>Village of Mt. Gilead|Derek Allen</t>
+  </si>
+  <si>
     <t>Eric Stephan</t>
   </si>
   <si>
     <t>937-509-8082</t>
   </si>
   <si>
     <t>estephan@mtoraboh.us</t>
   </si>
   <si>
     <t>Village of Mt. Orab|Eric Stephan</t>
   </si>
   <si>
-    <t>Jacob Ross</t>
+    <t>Jakob Ross</t>
   </si>
   <si>
     <t>740-621-0499</t>
   </si>
   <si>
     <t>jakob.ross@newlexingtonohio.gov</t>
   </si>
   <si>
-    <t>Village of New Lexington|Jacob Ross</t>
+    <t>Village of New Lexington|Jakob Ross</t>
   </si>
   <si>
     <t>Jared McFarland</t>
   </si>
   <si>
     <t>740-498-7330</t>
   </si>
   <si>
     <t>jmcfarland@newcomerstownoh.com</t>
   </si>
   <si>
     <t>Village of Newcomerstown|Jared McFarland</t>
   </si>
   <si>
     <t>Paul Weiner</t>
   </si>
   <si>
     <t>740-743-2963</t>
   </si>
   <si>
     <t>Village of Somerset|Paul Weiner</t>
   </si>
   <si>
     <t>Russ McDonald</t>
   </si>
   <si>
     <t>614-877-9248</t>
   </si>
   <si>
     <t>spadmin@villageofsouthpoint.gov</t>
   </si>
   <si>
     <t>Village of South Point|Russ McDonald</t>
   </si>
   <si>
+    <t>Darrin L Mumaw</t>
+  </si>
+  <si>
+    <t>937-526-3294</t>
+  </si>
+  <si>
+    <t>darrinmumaw@versaillesoh.com</t>
+  </si>
+  <si>
+    <t>Village of Versailles|Darrin L Mumaw</t>
+  </si>
+  <si>
     <t>Austin Hutchison</t>
   </si>
   <si>
     <t>937-839-4168</t>
   </si>
   <si>
     <t>ahutchison@westalexoh.com</t>
   </si>
   <si>
     <t>Village of West Alexandria|Austin Hutchison</t>
   </si>
   <si>
     <t>Dustin Green</t>
   </si>
   <si>
     <t>dgreen@westalexoh.com</t>
   </si>
   <si>
     <t>Village of West Alexandria|Dustin Green</t>
   </si>
   <si>
+    <t>Lando Bruns</t>
+  </si>
+  <si>
+    <t>419-942-1111</t>
+  </si>
+  <si>
+    <t>landob@wabash.com</t>
+  </si>
+  <si>
+    <t>Wabash Mutual|Lando Bruns</t>
+  </si>
+  <si>
     <t>Chris Brausch</t>
   </si>
   <si>
     <t>513-695-1193</t>
   </si>
   <si>
     <t>cbrausch@warrencountyohio.gov</t>
   </si>
   <si>
     <t>Warren County Sewer (WCWS; Warren Sewer)|Chris Brausch</t>
   </si>
   <si>
     <t>Daniel R. Knecht</t>
   </si>
   <si>
     <t>513-695-1646</t>
   </si>
   <si>
     <t>dknecht@warrencountyohio.gov</t>
   </si>
   <si>
     <t>Warren County Sewer (WCWS; Warren Sewer)|Daniel R. Knecht</t>
   </si>
   <si>
     <t>Don Paisley</t>
@@ -9148,71 +10088,98 @@
   <si>
     <t>dpaisley@weci.org</t>
   </si>
   <si>
     <t>Washington Electric|Don Paisley</t>
   </si>
   <si>
     <t>Kurt Meeker</t>
   </si>
   <si>
     <t>389-932-1122</t>
   </si>
   <si>
     <t>kmeeker@western-h20.com</t>
   </si>
   <si>
     <t>Western Water Company (WWC)|Kurt Meeker</t>
   </si>
   <si>
     <t>513-899-3211</t>
   </si>
   <si>
     <t>kmeeker@western-h2o.com</t>
   </si>
   <si>
+    <t>Brittany Edwards</t>
+  </si>
+  <si>
+    <t>330-223-1794</t>
+  </si>
+  <si>
+    <t>bbedwards@wsmillerinc.com</t>
+  </si>
+  <si>
+    <t>William S. Miller|Brittany Edwards</t>
+  </si>
+  <si>
     <t>Shane Nelson</t>
   </si>
   <si>
     <t>724-317-6019</t>
   </si>
   <si>
     <t>Williams|Shane Nelson</t>
   </si>
   <si>
     <t>Scott Hrivnak</t>
   </si>
   <si>
     <t>330-649-4678</t>
   </si>
   <si>
     <t>scott.hrivnak@williams.com</t>
   </si>
   <si>
     <t>Williams Operating|Scott Hrivnak</t>
   </si>
   <si>
+    <t>Charles Morton</t>
+  </si>
+  <si>
+    <t>304-342-7168</t>
+  </si>
+  <si>
+    <t>cmorton@nrenginc.com</t>
+  </si>
+  <si>
+    <t>Windstream (New Edge) (Kinetic)|Charles Morton</t>
+  </si>
+  <si>
+    <t>502-715-2773</t>
+  </si>
+  <si>
     <t>Jason Saxon</t>
   </si>
   <si>
     <t>330-212-6835</t>
   </si>
   <si>
     <t>jason.saxon@windstream.com</t>
   </si>
   <si>
     <t>Windstream (New Edge) (Kinetic)|Jason Saxon</t>
   </si>
   <si>
     <t>Jeff Webb</t>
   </si>
   <si>
     <t>734-790-6556</t>
   </si>
   <si>
     <t>jeff.webb@uniti.com</t>
   </si>
   <si>
     <t>Windstream (New Edge) (Kinetic)|Jeff Webb</t>
   </si>
   <si>
     <t>Troy Kenily</t>
@@ -9244,69 +10211,72 @@
   <si>
     <t>Dave Galuska</t>
   </si>
   <si>
     <t>216-533-5039</t>
   </si>
   <si>
     <t>dave.galuska@zayo.com</t>
   </si>
   <si>
     <t>Zayo (Global Capacity)|Dave Galuska</t>
   </si>
   <si>
     <t>Jeff Lacer</t>
   </si>
   <si>
     <t>317-281-1392</t>
   </si>
   <si>
     <t>Zayo (Global Capacity)|Jeff Lacer</t>
   </si>
   <si>
     <t>jlacer@eegosp.com</t>
   </si>
   <si>
+    <t>Scott Heinlen</t>
+  </si>
+  <si>
+    <t>740-501-6921</t>
+  </si>
+  <si>
+    <t>Scott.heinlen@zayo.com</t>
+  </si>
+  <si>
+    <t>Zayo (Global Capacity)|Scott Heinlen</t>
+  </si>
+  <si>
     <t>Waylon Higgins</t>
   </si>
   <si>
     <t>317-223-8683</t>
   </si>
   <si>
     <t>waylon.higgins@zayo.com</t>
   </si>
   <si>
     <t>Zayo (Global Capacity)|Waylon Higgins</t>
-  </si>
-[...7 lines deleted...]
-    <t>Zito Media|test</t>
   </si>
   <si>
     <t>Utility Type</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>Sewer</t>
   </si>
   <si>
     <t>Conflict Resolution Type</t>
   </si>
   <si>
     <t>Abandon Utility</t>
   </si>
   <si>
     <t>On-Site Supervision</t>
   </si>
   <si>
     <t>Protect in Place</t>
   </si>
   <si>
     <t>Relocate During Construction by Utility Owner</t>
   </si>
@@ -32895,60 +33865,60 @@
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:Z4"/>
   </mergeCells>
   <conditionalFormatting sqref="A5:Z2004">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$A5&lt;&gt;""</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>COUNTIF($Q5,"?*")+COUNT($Q5:$Z5)&gt;0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>COUNTIF($D5:$F5,"?*")+COUNT($D5:$F5)&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="11">
     <dataValidation type="list" sqref="A5:A2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Utility Owners dropdown">
-      <formula1>'Utility Owners'!$A$2:$A$1475</formula1>
+      <formula1>'Utility Owners'!$A$2:$A$1477</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="B5:B2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Utility Types dropdown">
       <formula1>'Utility Types'!$A$2:$A$6</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="C5:C2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="D5:D2004" allowBlank="true" errorStyle="stop" showInputMessage="true" promptTitle="Contact Name" prompt="Select a contact from the dropdown for the selected owner, or enter a new contact name. If you select a known contact, Phone and Email will auto-populate." showErrorMessage="false">
-      <formula1>INDIRECT("OC_"&amp;MATCH(A5,'Utility Owners'!$A$2:$A$1475,0))</formula1>
+      <formula1>INDIRECT("OC_"&amp;MATCH(A5,'Utility Owners'!$A$2:$A$1477,0))</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="G5:G2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Conflict Identified dropdown">
       <formula1>'Conflict Identified'!$A$2:$A$4</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="H5:H2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Conflict Resolution Types dropdown">
       <formula1>'Conflict Resolution Types'!$A$2:$A$8</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="I5:I2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="K5:K2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Subsurf Utility Engr Type dropdown">
       <formula1>'Subsurf Utility Engr Type'!$A$2:$A$5</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="N5:N2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select Yes or No">
       <formula1>'Yes No'!$A$2:$A$3</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="U5:U2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Side of Road dropdown">
       <formula1>'Side of Road'!$A$2:$A$4</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="Y5:Y2004" allowBlank="true" errorStyle="stop" showErrorMessage="true" errorTitle="Invalid Entry" error="Please select a value from the Side of Road End dropdown">
       <formula1>'Side of Road'!$A$2:$A$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <ignoredErrors>
@@ -32959,358 +33929,358 @@
     <ignoredError sqref="E5:E2004" numberStoredAsText="true"/>
     <ignoredError sqref="E5:E2004" twoDigitTextYear="true"/>
     <ignoredError sqref="F5:F2004" formula="true"/>
     <ignoredError sqref="F5:F2004" unlockedFormula="true"/>
     <ignoredError sqref="F5:F2004" emptyCellReference="true"/>
     <ignoredError sqref="F5:F2004" formulaRange="true"/>
     <ignoredError sqref="F5:F2004" numberStoredAsText="true"/>
     <ignoredError sqref="F5:F2004" twoDigitTextYear="true"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2838</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
-        <v>2839</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2840</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2841</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2842</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>2843</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>2844</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>2845</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
-        <v>2846</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
-        <v>2847</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
-        <v>2848</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
-        <v>2849</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
-        <v>2850</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
-        <v>2851</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>2852</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
-        <v>2853</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
-        <v>2854</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
-        <v>2855</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
-        <v>2856</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
-        <v>2857</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
-        <v>2858</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
-        <v>2859</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
-        <v>2860</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
-        <v>2861</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
-        <v>2862</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
-        <v>2863</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
-        <v>2864</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
-        <v>2865</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
-        <v>2866</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>2867</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>2868</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>2869</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>2870</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>2871</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
-        <v>2872</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
-        <v>2873</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
-        <v>2874</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
-        <v>2875</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
-        <v>2876</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
-        <v>2877</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
-        <v>2878</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="s">
-        <v>2879</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="s">
-        <v>2880</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="s">
-        <v>2881</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="s">
-        <v>2882</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="s">
-        <v>2883</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="s">
-        <v>2884</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="s">
-        <v>2885</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="s">
-        <v>2886</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="s">
-        <v>2887</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="s">
-        <v>2888</v>
+        <v>3200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2889</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2890</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -34245,51 +35215,51 @@
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="B12:S12"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A1475"/>
+  <dimension ref="A1:A1477"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
@@ -41629,6242 +42599,7782 @@
     <row r="1471">
       <c r="A1471" s="2" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="2" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="2" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="2" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
+    <row r="1476">
+      <c r="A1476" s="2" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="A1477" s="2" t="s">
+        <v>1580</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E353"/>
+  <dimension ref="A1:E443"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="25.0" customWidth="true"/>
     <col min="2" max="2" width="30.0" customWidth="true"/>
     <col min="3" max="3" width="15.0" customWidth="true"/>
     <col min="4" max="4" width="25.0" customWidth="true"/>
     <col min="5" max="5" width="40.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>24</v>
+        <v>1598</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>1601</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>1618</v>
+        <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>1620</v>
+        <v>1608</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>1621</v>
+        <v>1609</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>1622</v>
+        <v>1610</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>24</v>
+        <v>1630</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1616</v>
+        <v>1632</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>1617</v>
+        <v>24</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>1618</v>
+        <v>1633</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>1637</v>
+        <v>24</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>24</v>
+        <v>1617</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>24</v>
+        <v>1650</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>1625</v>
+        <v>1653</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>24</v>
+        <v>1721</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>24</v>
+        <v>1725</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>1730</v>
+        <v>24</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>24</v>
+        <v>1734</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>1733</v>
+        <v>24</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>1744</v>
+        <v>24</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>24</v>
+        <v>1756</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>1767</v>
+        <v>24</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="s">
-        <v>192</v>
+        <v>164</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="s">
-        <v>203</v>
+        <v>164</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>1790</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>1791</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>1792</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>1803</v>
+        <v>24</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>1804</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>1806</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>1807</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>1808</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>1810</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>1811</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>1812</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>1814</v>
       </c>
       <c r="C67" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D67" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>1817</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>1818</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>1819</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>1821</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>24</v>
+        <v>1822</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>1841</v>
+        <v>1850</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>1852</v>
+        <v>24</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1855</v>
+        <v>24</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="s">
-        <v>255</v>
+        <v>214</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>24</v>
+        <v>1868</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="s">
-        <v>255</v>
+        <v>221</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="s">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="s">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1806</v>
+        <v>1883</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>24</v>
+        <v>1884</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>1808</v>
+        <v>1885</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="s">
-        <v>269</v>
+        <v>229</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>1879</v>
+        <v>1887</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>1880</v>
+        <v>1888</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>1881</v>
+        <v>1889</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="s">
-        <v>271</v>
+        <v>230</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="s">
-        <v>271</v>
+        <v>231</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>1883</v>
+        <v>1894</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>1887</v>
+        <v>1896</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="s">
-        <v>303</v>
+        <v>231</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>1890</v>
+        <v>1899</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="s">
-        <v>341</v>
+        <v>231</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="s">
-        <v>344</v>
+        <v>237</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>24</v>
+        <v>1904</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>1898</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="s">
-        <v>357</v>
+        <v>242</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>1900</v>
+        <v>1907</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="s">
-        <v>374</v>
+        <v>253</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>1904</v>
+        <v>1911</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>1906</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="s">
-        <v>374</v>
+        <v>254</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>1904</v>
+        <v>1911</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>1908</v>
+        <v>1915</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>1909</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="s">
-        <v>390</v>
+        <v>254</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1910</v>
+        <v>1917</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>1912</v>
+        <v>1919</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>1913</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="s">
-        <v>393</v>
+        <v>255</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>1916</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="s">
-        <v>394</v>
+        <v>255</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1917</v>
+        <v>1924</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>1918</v>
+        <v>24</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="s">
-        <v>394</v>
+        <v>255</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="s">
-        <v>414</v>
+        <v>255</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>1927</v>
+        <v>24</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="s">
-        <v>462</v>
+        <v>255</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>24</v>
+        <v>1936</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="s">
-        <v>464</v>
+        <v>258</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>1932</v>
+        <v>1845</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>1933</v>
+        <v>24</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>1934</v>
+        <v>1847</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="s">
-        <v>466</v>
+        <v>264</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="s">
-        <v>467</v>
+        <v>269</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="s">
-        <v>467</v>
+        <v>271</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="s">
-        <v>471</v>
+        <v>271</v>
       </c>
       <c r="B105" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C105" s="2" t="s">
         <v>1948</v>
       </c>
-      <c r="C105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>1950</v>
-      </c>
-[...1 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="s">
-        <v>472</v>
+        <v>295</v>
       </c>
       <c r="B106" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E106" s="2" t="s">
         <v>1952</v>
-      </c>
-[...7 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="s">
-        <v>472</v>
+        <v>304</v>
       </c>
       <c r="B107" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E107" s="2" t="s">
         <v>1956</v>
-      </c>
-[...7 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="s">
-        <v>472</v>
+        <v>318</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>1961</v>
+        <v>24</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="s">
-        <v>472</v>
+        <v>334</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>24</v>
+        <v>1961</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="s">
-        <v>472</v>
+        <v>343</v>
       </c>
       <c r="B110" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E110" s="2" t="s">
         <v>1967</v>
-      </c>
-[...7 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="s">
-        <v>472</v>
+        <v>345</v>
       </c>
       <c r="B111" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E111" s="2" t="s">
         <v>1971</v>
-      </c>
-[...7 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="s">
-        <v>472</v>
+        <v>346</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>1977</v>
+        <v>24</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="s">
-        <v>472</v>
+        <v>359</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="s">
-        <v>472</v>
+        <v>376</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="s">
-        <v>472</v>
+        <v>376</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>1990</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="s">
-        <v>472</v>
+        <v>392</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>1994</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="s">
-        <v>472</v>
+        <v>395</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>1961</v>
+        <v>1991</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>1996</v>
+        <v>24</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>1997</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>24</v>
+        <v>1995</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>1914</v>
+        <v>1997</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>24</v>
+        <v>1999</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>2002</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="s">
-        <v>472</v>
+        <v>416</v>
       </c>
       <c r="B120" s="2" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D120" s="2" t="s">
         <v>2003</v>
       </c>
-      <c r="C120" s="2" t="s">
+      <c r="E120" s="2" t="s">
         <v>2004</v>
-      </c>
-[...4 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="B121" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>2007</v>
       </c>
-      <c r="C121" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="2" t="s">
+      <c r="E121" s="2" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B122" s="2" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C122" s="2" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B123" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C123" s="2" t="s">
         <v>2013</v>
       </c>
-      <c r="C123" s="2" t="s">
+      <c r="D123" s="2" t="s">
         <v>2014</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="E123" s="2" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="B124" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C124" s="2" t="s">
         <v>2017</v>
       </c>
-      <c r="C124" s="2" t="s">
+      <c r="D124" s="2" t="s">
         <v>2018</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="E124" s="2" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="B125" s="2" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C125" s="2" t="s">
         <v>2021</v>
       </c>
-      <c r="C125" s="2" t="s">
+      <c r="D125" s="2" t="s">
         <v>2022</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="E125" s="2" t="s">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="B126" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C126" s="2" t="s">
         <v>2025</v>
       </c>
-      <c r="C126" s="2" t="s">
+      <c r="D126" s="2" t="s">
         <v>2026</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="E126" s="2" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="B127" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C127" s="2" t="s">
         <v>2029</v>
       </c>
-      <c r="C127" s="2" t="s">
+      <c r="D127" s="2" t="s">
         <v>2030</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="E127" s="2" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="B128" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C128" s="2" t="s">
         <v>2033</v>
       </c>
-      <c r="C128" s="2" t="s">
+      <c r="D128" s="2" t="s">
         <v>2034</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="E128" s="2" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="B129" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C129" s="2" t="s">
         <v>2037</v>
       </c>
-      <c r="C129" s="2" t="s">
+      <c r="D129" s="2" t="s">
         <v>2038</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="E129" s="2" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="s">
-        <v>522</v>
+        <v>474</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="s">
-        <v>527</v>
+        <v>474</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="s">
-        <v>547</v>
+        <v>474</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>2051</v>
+        <v>24</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="s">
-        <v>547</v>
+        <v>474</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>2079</v>
+        <v>2049</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>2080</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>2082</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>2083</v>
       </c>
       <c r="D141" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E141" s="2" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="s">
-        <v>562</v>
+        <v>474</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>2086</v>
+        <v>1990</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>1614</v>
+        <v>2085</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B143" s="2" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C143" s="2" t="s">
         <v>2088</v>
       </c>
-      <c r="C143" s="2" t="s">
+      <c r="D143" s="2" t="s">
         <v>2089</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="E143" s="2" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B144" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D144" s="2" t="s">
         <v>2092</v>
       </c>
-      <c r="C144" s="2" t="s">
+      <c r="E144" s="2" t="s">
         <v>2093</v>
-      </c>
-[...4 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>2096</v>
+        <v>2091</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>2098</v>
+        <v>2092</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>2099</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>2100</v>
+        <v>2095</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>2101</v>
+        <v>2096</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>24</v>
+        <v>2097</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>2102</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>2103</v>
+        <v>2099</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>2089</v>
+        <v>2100</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>2104</v>
+        <v>2101</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>2106</v>
+        <v>2103</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>2107</v>
+        <v>2100</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>2108</v>
+        <v>24</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>2109</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="s">
-        <v>570</v>
+        <v>475</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>2110</v>
+        <v>2105</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>2111</v>
+        <v>2106</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>2112</v>
+        <v>2107</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>2113</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="s">
-        <v>570</v>
+        <v>475</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>2114</v>
+        <v>2109</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>2115</v>
+        <v>2110</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>2116</v>
+        <v>2111</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>2117</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="s">
-        <v>573</v>
+        <v>483</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>2118</v>
+        <v>2113</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>2119</v>
+        <v>2114</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>2120</v>
+        <v>2115</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>2121</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="s">
-        <v>584</v>
+        <v>483</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>2123</v>
+        <v>2118</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>2124</v>
+        <v>2119</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>2125</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="s">
-        <v>587</v>
+        <v>485</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>2126</v>
+        <v>2121</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>2127</v>
+        <v>2122</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>2128</v>
+        <v>2123</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>2129</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="s">
-        <v>587</v>
+        <v>485</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>2130</v>
+        <v>2125</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>2131</v>
+        <v>2126</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>2132</v>
+        <v>2127</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>2133</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="s">
-        <v>605</v>
+        <v>492</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>2134</v>
+        <v>2129</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>2135</v>
+        <v>2130</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>2136</v>
+        <v>2131</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>2137</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="s">
-        <v>610</v>
+        <v>493</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>2139</v>
+        <v>2134</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>2140</v>
+        <v>2135</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>2141</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="s">
-        <v>610</v>
+        <v>507</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>2142</v>
+        <v>2137</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>2144</v>
+        <v>2139</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="s">
-        <v>610</v>
+        <v>507</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>2146</v>
+        <v>2137</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>2147</v>
+        <v>2138</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>2148</v>
+        <v>2141</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>2149</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="s">
-        <v>611</v>
+        <v>522</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>2150</v>
+        <v>2142</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>2151</v>
+        <v>2143</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>24</v>
+        <v>2144</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>2152</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="s">
-        <v>617</v>
+        <v>529</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>2153</v>
+        <v>2146</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>2154</v>
+        <v>2147</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>2155</v>
+        <v>2148</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>2156</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>2157</v>
+        <v>2150</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>2158</v>
+        <v>2151</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>2159</v>
+        <v>2152</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>2160</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>2161</v>
+        <v>2150</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>2162</v>
+        <v>2151</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>2163</v>
+        <v>2154</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>2164</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>2161</v>
+        <v>2155</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>2162</v>
+        <v>2156</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>2165</v>
+        <v>2157</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>2164</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="B164" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D164" s="2" t="s">
         <v>2161</v>
       </c>
-      <c r="C164" s="2" t="s">
+      <c r="E164" s="2" t="s">
         <v>2162</v>
-      </c>
-[...4 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>2168</v>
+        <v>2151</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>2169</v>
+        <v>2152</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>2170</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>2171</v>
+        <v>2165</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>2172</v>
+        <v>2166</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>2173</v>
+        <v>2167</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>2174</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>2175</v>
+        <v>2169</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>24</v>
+        <v>2170</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>2176</v>
+        <v>2171</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>2179</v>
+        <v>2174</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>2180</v>
+        <v>2175</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>1914</v>
+        <v>2177</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>2168</v>
+        <v>2178</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>2169</v>
+        <v>2179</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>2182</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B170" s="2" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D170" s="2" t="s">
         <v>2183</v>
       </c>
-      <c r="C170" s="2" t="s">
+      <c r="E170" s="2" t="s">
         <v>2184</v>
-      </c>
-[...4 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B171" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D171" s="2" t="s">
         <v>2187</v>
       </c>
-      <c r="C171" s="2" t="s">
+      <c r="E171" s="2" t="s">
         <v>2188</v>
-      </c>
-[...4 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="B172" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D172" s="2" t="s">
         <v>2191</v>
       </c>
-      <c r="C172" s="2" t="s">
+      <c r="E172" s="2" t="s">
         <v>2192</v>
-      </c>
-[...4 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="s">
-        <v>618</v>
+        <v>550</v>
       </c>
       <c r="B173" s="2" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D173" s="2" t="s">
         <v>2195</v>
       </c>
-      <c r="C173" s="2" t="s">
+      <c r="E173" s="2" t="s">
         <v>2196</v>
-      </c>
-[...4 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="s">
-        <v>632</v>
+        <v>550</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>2199</v>
+        <v>2193</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>2200</v>
+        <v>2197</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>2201</v>
+        <v>2195</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>2202</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="s">
-        <v>633</v>
+        <v>550</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>2203</v>
+        <v>2198</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>2204</v>
+        <v>2199</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>2205</v>
+        <v>2200</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>2206</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="s">
-        <v>633</v>
+        <v>564</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>2207</v>
+        <v>2202</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>2208</v>
+        <v>2203</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>2209</v>
+        <v>2204</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>2210</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="s">
-        <v>642</v>
+        <v>572</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>2211</v>
+        <v>2206</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>2212</v>
+        <v>2207</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>2214</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="s">
-        <v>644</v>
+        <v>572</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>2215</v>
+        <v>2210</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>2216</v>
+        <v>2211</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>24</v>
+        <v>2212</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>2217</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="s">
-        <v>644</v>
+        <v>572</v>
       </c>
       <c r="B179" s="2" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C179" s="2" t="s">
         <v>2215</v>
       </c>
-      <c r="C179" s="2" t="s">
+      <c r="D179" s="2" t="s">
         <v>2216</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>2217</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="s">
-        <v>645</v>
+        <v>572</v>
       </c>
       <c r="B180" s="2" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C180" s="2" t="s">
         <v>2219</v>
       </c>
-      <c r="C180" s="2" t="s">
+      <c r="D180" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E180" s="2" t="s">
         <v>2220</v>
-      </c>
-[...4 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="s">
-        <v>651</v>
+        <v>572</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D181" s="2" t="s">
         <v>2223</v>
       </c>
-      <c r="C181" s="2" t="s">
+      <c r="E181" s="2" t="s">
         <v>2224</v>
-      </c>
-[...4 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="s">
-        <v>653</v>
+        <v>572</v>
       </c>
       <c r="B182" s="2" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E182" s="2" t="s">
         <v>2227</v>
-      </c>
-[...7 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="s">
-        <v>653</v>
+        <v>572</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="D183" s="2" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E183" s="2" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="s">
-        <v>655</v>
+        <v>572</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>2232</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>2233</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>2234</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>2235</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="s">
-        <v>657</v>
+        <v>572</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>2236</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>2237</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>2238</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="s">
-        <v>658</v>
+        <v>575</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>2240</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>24</v>
+        <v>2241</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="s">
-        <v>658</v>
+        <v>586</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="s">
-        <v>661</v>
+        <v>589</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="s">
-        <v>687</v>
+        <v>589</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="s">
-        <v>689</v>
+        <v>607</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="s">
-        <v>692</v>
+        <v>608</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>2261</v>
+        <v>24</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="s">
-        <v>694</v>
+        <v>612</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>2263</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>24</v>
+        <v>2264</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="s">
-        <v>700</v>
+        <v>612</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="s">
-        <v>700</v>
+        <v>612</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="s">
-        <v>706</v>
+        <v>613</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>706</v>
+        <v>2275</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="s">
-        <v>711</v>
+        <v>619</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>24</v>
+        <v>2280</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="s">
-        <v>714</v>
+        <v>619</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="s">
-        <v>720</v>
+        <v>619</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="s">
-        <v>741</v>
+        <v>619</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>2286</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>2287</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="s">
-        <v>750</v>
+        <v>619</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="C200" s="2" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D200" s="2" t="s">
         <v>2291</v>
       </c>
-      <c r="D200" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E200" s="2" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="s">
-        <v>750</v>
+        <v>619</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>1814</v>
+        <v>1833</v>
       </c>
       <c r="C201" s="2" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E201" s="2" t="s">
         <v>2294</v>
-      </c>
-[...4 lines deleted...]
-        <v>2295</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="s">
-        <v>750</v>
+        <v>619</v>
       </c>
       <c r="B202" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C202" s="2" t="s">
         <v>2296</v>
       </c>
-      <c r="C202" s="2" t="s">
+      <c r="D202" s="2" t="s">
         <v>2297</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="E202" s="2" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="s">
-        <v>751</v>
+        <v>619</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>2296</v>
+        <v>2299</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>2297</v>
+        <v>24</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>2300</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="s">
-        <v>758</v>
+        <v>619</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>2302</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>2303</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>2304</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="s">
-        <v>759</v>
+        <v>619</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>2302</v>
+        <v>1990</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>2303</v>
+        <v>2292</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>2304</v>
+        <v>2293</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>2306</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="s">
-        <v>761</v>
+        <v>619</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>2307</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>2308</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>2309</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="s">
-        <v>769</v>
+        <v>619</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>2311</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>2312</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>2313</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="s">
-        <v>769</v>
+        <v>619</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>2315</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>2316</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>2317</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="s">
-        <v>769</v>
+        <v>620</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>2319</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>2320</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>2321</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="s">
-        <v>769</v>
+        <v>625</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="s">
-        <v>769</v>
+        <v>634</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>24</v>
+        <v>2328</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="s">
-        <v>771</v>
+        <v>635</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>2328</v>
+        <v>2332</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="s">
-        <v>784</v>
+        <v>635</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="s">
-        <v>785</v>
+        <v>643</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>24</v>
+        <v>2341</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="s">
-        <v>785</v>
+        <v>643</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>2335</v>
+        <v>2343</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>2336</v>
+        <v>2344</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>2337</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="s">
-        <v>787</v>
+        <v>643</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>2339</v>
+        <v>2347</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>2340</v>
+        <v>2348</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>2341</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="s">
-        <v>789</v>
+        <v>643</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>2343</v>
+        <v>24</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="s">
-        <v>793</v>
+        <v>645</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>2348</v>
+        <v>24</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>2349</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="s">
-        <v>798</v>
+        <v>645</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="s">
-        <v>807</v>
+        <v>646</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="s">
-        <v>815</v>
+        <v>652</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="s">
-        <v>829</v>
+        <v>654</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="s">
-        <v>829</v>
+        <v>654</v>
       </c>
       <c r="B223" s="2" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C223" s="2" t="s">
         <v>2366</v>
       </c>
-      <c r="C223" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="2" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="s">
-        <v>834</v>
+        <v>657</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="s">
-        <v>837</v>
+        <v>659</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="s">
-        <v>838</v>
+        <v>660</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>2378</v>
+        <v>24</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>2379</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="s">
-        <v>840</v>
+        <v>660</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>2381</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>2382</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>2383</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>2384</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="s">
-        <v>856</v>
+        <v>662</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>2385</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>2386</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>2387</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="s">
-        <v>860</v>
+        <v>662</v>
       </c>
       <c r="B229" s="2" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E229" s="2" t="s">
         <v>2389</v>
-      </c>
-[...7 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="s">
-        <v>861</v>
+        <v>663</v>
       </c>
       <c r="B230" s="2" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D230" s="2" t="s">
         <v>2392</v>
       </c>
-      <c r="C230" s="2" t="s">
+      <c r="E230" s="2" t="s">
         <v>2393</v>
-      </c>
-[...4 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="s">
-        <v>862</v>
+        <v>689</v>
       </c>
       <c r="B231" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D231" s="2" t="s">
         <v>2396</v>
       </c>
-      <c r="C231" s="2" t="s">
+      <c r="E231" s="2" t="s">
         <v>2397</v>
-      </c>
-[...4 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="s">
-        <v>866</v>
+        <v>691</v>
       </c>
       <c r="B232" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D232" s="2" t="s">
         <v>2400</v>
       </c>
-      <c r="C232" s="2" t="s">
+      <c r="E232" s="2" t="s">
         <v>2401</v>
-      </c>
-[...4 lines deleted...]
-        <v>2403</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="s">
-        <v>867</v>
+        <v>694</v>
       </c>
       <c r="B233" s="2" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D233" s="2" t="s">
         <v>2404</v>
       </c>
-      <c r="C233" s="2" t="s">
+      <c r="E233" s="2" t="s">
         <v>2405</v>
-      </c>
-[...4 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="s">
-        <v>867</v>
+        <v>695</v>
       </c>
       <c r="B234" s="2" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D234" s="2" t="s">
         <v>2408</v>
       </c>
-      <c r="C234" s="2" t="s">
+      <c r="E234" s="2" t="s">
         <v>2409</v>
-      </c>
-[...4 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="s">
-        <v>867</v>
+        <v>702</v>
       </c>
       <c r="B235" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D235" s="2" t="s">
         <v>2412</v>
       </c>
-      <c r="C235" s="2" t="s">
+      <c r="E235" s="2" t="s">
         <v>2413</v>
-      </c>
-[...4 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="s">
-        <v>867</v>
+        <v>702</v>
       </c>
       <c r="B236" s="2" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E236" s="2" t="s">
         <v>2416</v>
-      </c>
-[...7 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="s">
-        <v>867</v>
+        <v>708</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>2419</v>
+        <v>708</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>2421</v>
+        <v>24</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>2422</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="s">
-        <v>867</v>
+        <v>713</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>2423</v>
+        <v>2419</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>2424</v>
+        <v>2420</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>2425</v>
+        <v>24</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>2426</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="s">
-        <v>867</v>
+        <v>716</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>2427</v>
+        <v>2422</v>
       </c>
       <c r="C239" s="2" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D239" s="2" t="s">
         <v>2424</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="E239" s="2" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="s">
-        <v>867</v>
+        <v>722</v>
       </c>
       <c r="B240" s="2" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E240" s="2" t="s">
         <v>2429</v>
-      </c>
-[...7 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="s">
-        <v>867</v>
+        <v>734</v>
       </c>
       <c r="B241" s="2" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E241" s="2" t="s">
         <v>2433</v>
-      </c>
-[...7 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="s">
-        <v>867</v>
+        <v>743</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>1914</v>
+        <v>2434</v>
       </c>
       <c r="C242" s="2" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E242" s="2" t="s">
         <v>2437</v>
-      </c>
-[...4 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="s">
-        <v>867</v>
+        <v>752</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>2146</v>
+        <v>2438</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>2147</v>
+        <v>2439</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>2148</v>
+        <v>2440</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="s">
-        <v>874</v>
+        <v>752</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>1914</v>
+        <v>2442</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>24</v>
+        <v>2444</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="s">
-        <v>882</v>
+        <v>752</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>2442</v>
+        <v>1853</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>2444</v>
+        <v>1854</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="s">
-        <v>882</v>
+        <v>752</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="s">
-        <v>894</v>
+        <v>752</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="s">
-        <v>896</v>
+        <v>753</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>2454</v>
+        <v>2448</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>2455</v>
+        <v>2449</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>2456</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="s">
-        <v>908</v>
+        <v>760</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>2458</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>2459</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>2460</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="s">
-        <v>908</v>
+        <v>760</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>2462</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>2463</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>2464</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>2465</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="s">
-        <v>924</v>
+        <v>761</v>
       </c>
       <c r="B251" s="2" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E251" s="2" t="s">
         <v>2466</v>
-      </c>
-[...7 lines deleted...]
-        <v>2469</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="s">
-        <v>925</v>
+        <v>763</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>2470</v>
+        <v>2467</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>2279</v>
+        <v>2463</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>2471</v>
+        <v>2468</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>2472</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="s">
-        <v>925</v>
+        <v>771</v>
       </c>
       <c r="B253" s="2" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E253" s="2" t="s">
         <v>2473</v>
-      </c>
-[...7 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="s">
-        <v>926</v>
+        <v>771</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>2466</v>
+        <v>2474</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>2467</v>
+        <v>2475</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>2468</v>
+        <v>2476</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="s">
-        <v>933</v>
+        <v>771</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="s">
-        <v>935</v>
+        <v>771</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>2481</v>
+        <v>2478</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>2482</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>2483</v>
+        <v>2480</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>2484</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="s">
-        <v>935</v>
+        <v>771</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>935</v>
+        <v>2483</v>
       </c>
       <c r="C257" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E257" s="2" t="s">
         <v>2485</v>
-      </c>
-[...4 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="s">
-        <v>946</v>
+        <v>773</v>
       </c>
       <c r="B258" s="2" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C258" s="2" t="s">
         <v>2487</v>
       </c>
-      <c r="C258" s="2" t="s">
+      <c r="D258" s="2" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="s">
-        <v>967</v>
+        <v>777</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>2490</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>2491</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>2492</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="s">
-        <v>973</v>
+        <v>777</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>2494</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>2495</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>2496</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="s">
-        <v>974</v>
+        <v>785</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>1917</v>
+        <v>2498</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>1918</v>
+        <v>24</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>1919</v>
+        <v>2499</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="s">
-        <v>975</v>
+        <v>786</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="s">
-        <v>994</v>
+        <v>786</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="s">
-        <v>998</v>
+        <v>787</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>2509</v>
+        <v>24</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="s">
-        <v>998</v>
+        <v>787</v>
       </c>
       <c r="B265" s="2" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E265" s="2" t="s">
         <v>2511</v>
-      </c>
-[...7 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="s">
-        <v>998</v>
+        <v>789</v>
       </c>
       <c r="B266" s="2" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E266" s="2" t="s">
         <v>2515</v>
-      </c>
-[...7 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="s">
-        <v>1004</v>
+        <v>791</v>
       </c>
       <c r="B267" s="2" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E267" s="2" t="s">
         <v>2519</v>
-      </c>
-[...7 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="s">
-        <v>1007</v>
+        <v>794</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>2523</v>
+        <v>2516</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>2524</v>
+        <v>2517</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>2525</v>
+        <v>2518</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>2526</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="s">
-        <v>1007</v>
+        <v>795</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>2527</v>
+        <v>2521</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>2528</v>
+        <v>2522</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>2529</v>
+        <v>2523</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>2530</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="s">
-        <v>1007</v>
+        <v>797</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>2531</v>
+        <v>2525</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>2532</v>
+        <v>2526</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>2533</v>
+        <v>24</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>2534</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="s">
-        <v>1007</v>
+        <v>800</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>2535</v>
+        <v>2528</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>2536</v>
+        <v>2529</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>2537</v>
+        <v>2530</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>2538</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="s">
-        <v>1007</v>
+        <v>809</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>2539</v>
+        <v>2532</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>24</v>
+        <v>2533</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>2540</v>
+        <v>2534</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>2541</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="s">
-        <v>1007</v>
+        <v>810</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>2542</v>
+        <v>2536</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>2543</v>
+        <v>2537</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>2544</v>
+        <v>2538</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>2545</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="s">
-        <v>1007</v>
+        <v>811</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>2546</v>
+        <v>2540</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>2547</v>
+        <v>2541</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>2548</v>
+        <v>2542</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>2549</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="s">
-        <v>1007</v>
+        <v>814</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>2550</v>
+        <v>2544</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>2551</v>
+        <v>2545</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>2552</v>
+        <v>2546</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>2553</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="s">
-        <v>1007</v>
+        <v>817</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>2554</v>
+        <v>2548</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>2555</v>
+        <v>2549</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>2556</v>
+        <v>2550</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>2557</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="s">
-        <v>1007</v>
+        <v>826</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>2560</v>
+        <v>2554</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>2561</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="s">
-        <v>1007</v>
+        <v>826</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>2562</v>
+        <v>2556</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>2563</v>
+        <v>2557</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>2564</v>
+        <v>2558</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>2565</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="s">
-        <v>1007</v>
+        <v>831</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="s">
-        <v>1007</v>
+        <v>831</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>2571</v>
+        <v>2561</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>2572</v>
+        <v>2565</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>2573</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="s">
-        <v>1007</v>
+        <v>836</v>
       </c>
       <c r="B281" s="2" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E281" s="2" t="s">
         <v>2570</v>
-      </c>
-[...7 lines deleted...]
-        <v>2573</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="s">
-        <v>1007</v>
+        <v>839</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>2575</v>
+        <v>2571</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>2576</v>
+        <v>2572</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>2577</v>
+        <v>2573</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>2578</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="s">
-        <v>1007</v>
+        <v>840</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>2575</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>2576</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>2579</v>
+        <v>2577</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>2578</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="s">
-        <v>1007</v>
+        <v>842</v>
       </c>
       <c r="B284" s="2" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C284" s="2" t="s">
         <v>2580</v>
       </c>
-      <c r="C284" s="2" t="s">
+      <c r="D284" s="2" t="s">
         <v>2581</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="E284" s="2" t="s">
         <v>2582</v>
-      </c>
-[...1 lines deleted...]
-        <v>2583</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="s">
-        <v>1007</v>
+        <v>854</v>
       </c>
       <c r="B285" s="2" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C285" s="2" t="s">
         <v>2584</v>
       </c>
-      <c r="C285" s="2" t="s">
+      <c r="D285" s="2" t="s">
         <v>2585</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="E285" s="2" t="s">
         <v>2586</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="s">
-        <v>1007</v>
+        <v>858</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>1914</v>
+        <v>2587</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>2588</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>24</v>
+        <v>2589</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="s">
-        <v>1007</v>
+        <v>862</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>2591</v>
+        <v>24</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>2592</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="s">
-        <v>1007</v>
+        <v>863</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>2594</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>2595</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>2596</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="s">
-        <v>1007</v>
+        <v>864</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>2598</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>2599</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>2600</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="s">
-        <v>1007</v>
+        <v>868</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>2602</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>2603</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>2604</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="s">
-        <v>1007</v>
+        <v>869</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>2606</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>24</v>
+        <v>2607</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="s">
-        <v>1007</v>
+        <v>869</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="s">
-        <v>1012</v>
+        <v>869</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="s">
-        <v>1012</v>
+        <v>869</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>2619</v>
+        <v>2612</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>2620</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="s">
-        <v>1031</v>
+        <v>869</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>2621</v>
       </c>
       <c r="C295" s="2" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D295" s="2" t="s">
         <v>2622</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="E295" s="2" t="s">
         <v>2623</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="s">
-        <v>1036</v>
+        <v>869</v>
       </c>
       <c r="B296" s="2" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C296" s="2" t="s">
         <v>2625</v>
       </c>
-      <c r="C296" s="2" t="s">
+      <c r="D296" s="2" t="s">
         <v>2626</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>2627</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="s">
-        <v>1041</v>
+        <v>869</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>2628</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>2629</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>2630</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="s">
-        <v>1041</v>
+        <v>869</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>2632</v>
       </c>
       <c r="C298" s="2" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E298" s="2" t="s">
         <v>2633</v>
-      </c>
-[...4 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="s">
-        <v>1042</v>
+        <v>869</v>
       </c>
       <c r="B299" s="2" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D299" s="2" t="s">
         <v>2636</v>
       </c>
-      <c r="C299" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D299" s="2" t="s">
+      <c r="E299" s="2" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="s">
-        <v>1042</v>
+        <v>869</v>
       </c>
       <c r="B300" s="2" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C300" s="2" t="s">
         <v>2639</v>
       </c>
-      <c r="C300" s="2" t="s">
+      <c r="D300" s="2" t="s">
         <v>2640</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="E300" s="2" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="s">
-        <v>1043</v>
+        <v>869</v>
       </c>
       <c r="B301" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E301" s="2" t="s">
         <v>2643</v>
-      </c>
-[...7 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="s">
-        <v>1043</v>
+        <v>869</v>
       </c>
       <c r="B302" s="2" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E302" s="2" t="s">
         <v>2647</v>
-      </c>
-[...7 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="s">
-        <v>1043</v>
+        <v>869</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>2651</v>
+        <v>2271</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>2652</v>
+        <v>2272</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>2653</v>
+        <v>2273</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="s">
-        <v>1043</v>
+        <v>869</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>2658</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="s">
-        <v>1047</v>
+        <v>869</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>2659</v>
+        <v>2653</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>2661</v>
+        <v>2655</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>2662</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="s">
-        <v>1051</v>
+        <v>876</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>2663</v>
+        <v>1990</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>2664</v>
+        <v>2657</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>2665</v>
+        <v>24</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>2666</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="s">
-        <v>1056</v>
+        <v>884</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>2429</v>
+        <v>2659</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>2430</v>
+        <v>2660</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>2431</v>
+        <v>2661</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>2667</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="s">
-        <v>1061</v>
+        <v>884</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>2668</v>
+        <v>2663</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>24</v>
+        <v>2664</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>2669</v>
+        <v>2665</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>2670</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="s">
-        <v>1061</v>
+        <v>896</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>2671</v>
+        <v>2667</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>2672</v>
+        <v>2668</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>2673</v>
+        <v>2669</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>2674</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="s">
-        <v>1061</v>
+        <v>898</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>2675</v>
+        <v>2671</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>2676</v>
+        <v>2672</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>2677</v>
+        <v>2673</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>2678</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="s">
-        <v>1061</v>
+        <v>898</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>2679</v>
+        <v>2675</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>2680</v>
+        <v>2676</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>2681</v>
+        <v>2677</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>2682</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="s">
-        <v>1061</v>
+        <v>910</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>2683</v>
+        <v>2679</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>24</v>
+        <v>2680</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>2684</v>
+        <v>2681</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>2685</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="s">
-        <v>1062</v>
+        <v>910</v>
       </c>
       <c r="B313" s="2" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E313" s="2" t="s">
         <v>2686</v>
-      </c>
-[...7 lines deleted...]
-        <v>2689</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="s">
-        <v>1063</v>
+        <v>911</v>
       </c>
       <c r="B314" s="2" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E314" s="2" t="s">
         <v>2690</v>
-      </c>
-[...7 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="s">
-        <v>1069</v>
+        <v>926</v>
       </c>
       <c r="B315" s="2" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E315" s="2" t="s">
         <v>2694</v>
-      </c>
-[...7 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="s">
-        <v>1072</v>
+        <v>927</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>2698</v>
+        <v>2695</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>2699</v>
+        <v>2423</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>2700</v>
+        <v>2696</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>2701</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="s">
-        <v>1085</v>
+        <v>927</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>2702</v>
+        <v>2698</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>2703</v>
+        <v>2423</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>2704</v>
+        <v>2699</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>2705</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="s">
-        <v>1087</v>
+        <v>928</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>2706</v>
+        <v>2691</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>2707</v>
+        <v>2692</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>2708</v>
+        <v>2693</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>2709</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="s">
-        <v>1087</v>
+        <v>935</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>2710</v>
+        <v>2702</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>2711</v>
+        <v>2703</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>2712</v>
+        <v>2704</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>2713</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="s">
-        <v>1090</v>
+        <v>937</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>2714</v>
+        <v>2706</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>2715</v>
+        <v>2707</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>2716</v>
+        <v>2708</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>2717</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="s">
-        <v>1096</v>
+        <v>937</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>2718</v>
+        <v>937</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>2719</v>
+        <v>2710</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>2720</v>
+        <v>24</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>2721</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="s">
-        <v>1101</v>
+        <v>948</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>2722</v>
+        <v>2712</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>2723</v>
+        <v>2713</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>2724</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="s">
-        <v>1105</v>
+        <v>962</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>2311</v>
+        <v>2715</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>2312</v>
+        <v>2716</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>2313</v>
+        <v>2717</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>2725</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="s">
-        <v>1105</v>
+        <v>969</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>2726</v>
+        <v>2719</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>2727</v>
+        <v>2720</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>2728</v>
+        <v>2721</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>2729</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="s">
-        <v>1165</v>
+        <v>975</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>2730</v>
+        <v>2723</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>2731</v>
+        <v>2724</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>2732</v>
+        <v>2725</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>2733</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="s">
-        <v>1268</v>
+        <v>976</v>
       </c>
       <c r="B326" s="2" t="s">
-        <v>2734</v>
+        <v>1993</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>2731</v>
+        <v>1994</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>24</v>
+        <v>1995</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>2735</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="s">
-        <v>1268</v>
+        <v>977</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>2734</v>
+        <v>2728</v>
       </c>
       <c r="C327" s="2" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E327" s="2" t="s">
         <v>2731</v>
-      </c>
-[...4 lines deleted...]
-        <v>2735</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="s">
-        <v>1328</v>
+        <v>980</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>2737</v>
+        <v>2732</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>2738</v>
+        <v>24</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>24</v>
+        <v>2733</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>2739</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="s">
-        <v>1352</v>
+        <v>996</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>2740</v>
+        <v>2735</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>2741</v>
+        <v>2736</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>2742</v>
+        <v>2737</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>2743</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="s">
-        <v>1367</v>
+        <v>1000</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>2744</v>
+        <v>2739</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>2745</v>
+        <v>2740</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>2746</v>
+        <v>2741</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>2747</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="s">
-        <v>1376</v>
+        <v>1000</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>2748</v>
+        <v>2743</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>2749</v>
+        <v>2744</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>2750</v>
+        <v>2745</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>2751</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="s">
-        <v>1449</v>
+        <v>1000</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>2752</v>
+        <v>2747</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>2753</v>
+        <v>2748</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>24</v>
+        <v>2749</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>2754</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="s">
-        <v>1452</v>
+        <v>1006</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>2755</v>
+        <v>2751</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>2756</v>
+        <v>2752</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>2757</v>
+        <v>2753</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>2758</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="s">
-        <v>1495</v>
+        <v>1009</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>2759</v>
+        <v>2755</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>2761</v>
+        <v>2757</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>2762</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="s">
-        <v>1495</v>
+        <v>1009</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>2763</v>
+        <v>2759</v>
       </c>
       <c r="C335" s="2" t="s">
         <v>2760</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>2764</v>
+        <v>2761</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>2765</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="s">
-        <v>1534</v>
+        <v>1009</v>
       </c>
       <c r="B336" s="2" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E336" s="2" t="s">
         <v>2766</v>
-      </c>
-[...7 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="s">
-        <v>1534</v>
+        <v>1009</v>
       </c>
       <c r="B337" s="2" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E337" s="2" t="s">
         <v>2770</v>
-      </c>
-[...7 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="s">
-        <v>1537</v>
+        <v>1009</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>2774</v>
+        <v>2771</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>2775</v>
+        <v>24</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>2776</v>
+        <v>2772</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>2777</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="s">
-        <v>1550</v>
+        <v>1009</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>2778</v>
+        <v>2774</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>2779</v>
+        <v>24</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>2780</v>
+        <v>2775</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>2781</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="s">
-        <v>1550</v>
+        <v>1009</v>
       </c>
       <c r="B340" s="2" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C340" s="2" t="s">
         <v>2778</v>
       </c>
-      <c r="C340" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D340" s="2" t="s">
-        <v>2783</v>
+        <v>2779</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>2781</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="s">
-        <v>1555</v>
+        <v>1009</v>
       </c>
       <c r="B341" s="2" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E341" s="2" t="s">
         <v>2784</v>
-      </c>
-[...7 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="s">
-        <v>1556</v>
+        <v>1009</v>
       </c>
       <c r="B342" s="2" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D342" s="2" t="s">
         <v>2787</v>
       </c>
-      <c r="C342" s="2" t="s">
+      <c r="E342" s="2" t="s">
         <v>2788</v>
-      </c>
-[...4 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="s">
-        <v>1558</v>
+        <v>1009</v>
       </c>
       <c r="B343" s="2" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D343" s="2" t="s">
         <v>2791</v>
       </c>
-      <c r="C343" s="2" t="s">
+      <c r="E343" s="2" t="s">
         <v>2792</v>
-      </c>
-[...4 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="s">
-        <v>1558</v>
+        <v>1009</v>
       </c>
       <c r="B344" s="2" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D344" s="2" t="s">
         <v>2795</v>
       </c>
-      <c r="C344" s="2" t="s">
+      <c r="E344" s="2" t="s">
         <v>2796</v>
-      </c>
-[...4 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="s">
-        <v>1558</v>
+        <v>1009</v>
       </c>
       <c r="B345" s="2" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D345" s="2" t="s">
         <v>2799</v>
       </c>
-      <c r="C345" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D345" s="2" t="s">
+      <c r="E345" s="2" t="s">
         <v>2800</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="s">
-        <v>1558</v>
+        <v>1009</v>
       </c>
       <c r="B346" s="2" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>2802</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>2803</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="s">
-        <v>1559</v>
+        <v>1009</v>
       </c>
       <c r="B347" s="2" t="s">
-        <v>2799</v>
+        <v>2805</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>2802</v>
+        <v>2806</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>2803</v>
+        <v>2807</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="s">
-        <v>1560</v>
+        <v>1009</v>
       </c>
       <c r="B348" s="2" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>24</v>
+        <v>2811</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>2807</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="s">
-        <v>1574</v>
+        <v>1009</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>2808</v>
+        <v>2813</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>2809</v>
+        <v>2814</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>2810</v>
+        <v>2815</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>2811</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="s">
-        <v>1574</v>
+        <v>1009</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>2813</v>
+        <v>2817</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>24</v>
+        <v>2815</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="s">
-        <v>1574</v>
+        <v>1009</v>
       </c>
       <c r="B351" s="2" t="s">
-        <v>2812</v>
+        <v>2818</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>2813</v>
+        <v>2819</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>2815</v>
+        <v>2820</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>2814</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="s">
-        <v>1574</v>
+        <v>1009</v>
       </c>
       <c r="B352" s="2" t="s">
-        <v>2816</v>
+        <v>2822</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>2817</v>
+        <v>2823</v>
       </c>
       <c r="D352" s="2" t="s">
-        <v>2818</v>
+        <v>2824</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>2819</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="s">
-        <v>1577</v>
+        <v>1009</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="D353" s="2" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C355" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E353" s="2" t="s">
-        <v>2822</v>
+      <c r="D355" s="2" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E364" s="2" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E365" s="2" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E367" s="2" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E368" s="2" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E371" s="2" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E372" s="2" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E375" s="2" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E376" s="2" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E377" s="2" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E378" s="2" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E384" s="2" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E385" s="2" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E386" s="2" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E387" s="2" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E388" s="2" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E394" s="2" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D399" s="2" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D402" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D403" s="2" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D405" s="2" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D408" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D410" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D411" s="2" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D412" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D414" s="2" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D415" s="2" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D418" s="2" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C426" s="2" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D427" s="2" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D428" s="2" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D429" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D430" s="2" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C431" s="2" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D432" s="2" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D433" s="2" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D434" s="2" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D436" s="2" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D437" s="2" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D438" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E438" s="2" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E439" s="2" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D440" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E440" s="2" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C441" s="2" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D441" s="2" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>3134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2823</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2824</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2825</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2826</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
-        <v>2827</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2828</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2829</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="s">
-        <v>2830</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
-        <v>2831</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
-        <v>2832</v>
+        <v>3144</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2833</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
-        <v>2834</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="s">
-        <v>2835</v>
+        <v>3147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>2836</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="s">
-        <v>2837</v>
+        <v>3149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>